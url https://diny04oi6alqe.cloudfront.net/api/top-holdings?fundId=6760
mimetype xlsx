--- v0 (2026-04-05)
+++ v1 (2026-06-06)
@@ -10,1157 +10,1163 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Top 10" sheetId="1" r:id="rId1"/>
     <sheet name="All holdings" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Top 10'!$A$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'All holdings'!$A$1</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="369" uniqueCount="369">
-[...1 lines deleted...]
-    <t>Developed Asia Pacific Fund - 28/02/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="371" uniqueCount="371">
+  <si>
+    <t>Developed Asia Pacific Fund - 30 April 2026</t>
   </si>
   <si>
     <t>Holding name</t>
   </si>
   <si>
     <t>Fund %</t>
   </si>
   <si>
     <t>Baillie Gifford Japanese Smaller Cos Fund</t>
   </si>
   <si>
-    <t>5.72</t>
+    <t>5.67</t>
   </si>
   <si>
     <t>United Overseas Bank</t>
   </si>
   <si>
-    <t>5.08</t>
+    <t>5.04</t>
+  </si>
+  <si>
+    <t>SoftBank Group</t>
+  </si>
+  <si>
+    <t>3.94</t>
   </si>
   <si>
     <t>Tokyo Electron</t>
   </si>
   <si>
-    <t>4.27</t>
+    <t>3.89</t>
+  </si>
+  <si>
+    <t>BHP Group</t>
+  </si>
+  <si>
+    <t>3.83</t>
   </si>
   <si>
     <t>Sony</t>
   </si>
   <si>
-    <t>4.10</t>
+    <t>3.57</t>
+  </si>
+  <si>
+    <t>WHSP</t>
+  </si>
+  <si>
+    <t>3.53</t>
   </si>
   <si>
     <t>Fast Retailing</t>
   </si>
   <si>
-    <t>3.62</t>
-[...11 lines deleted...]
-    <t>3.49</t>
+    <t>3.40</t>
+  </si>
+  <si>
+    <t>Keyence</t>
+  </si>
+  <si>
+    <t>3.29</t>
   </si>
   <si>
     <t>Techtronic Industries</t>
   </si>
   <si>
-    <t>3.26</t>
-[...5 lines deleted...]
-    <t>3.11</t>
+    <t>2.93</t>
+  </si>
+  <si>
+    <t>Developed Asia Pacific Fund - 31 March 2026</t>
+  </si>
+  <si>
+    <t>SEDOL</t>
+  </si>
+  <si>
+    <t>ISIN</t>
+  </si>
+  <si>
+    <t>Stock name</t>
+  </si>
+  <si>
+    <t>Country</t>
+  </si>
+  <si>
+    <t>Holding</t>
+  </si>
+  <si>
+    <t>Asset price</t>
+  </si>
+  <si>
+    <t>Currency</t>
+  </si>
+  <si>
+    <t>Asset type</t>
+  </si>
+  <si>
+    <t>Market value (GBP)</t>
+  </si>
+  <si>
+    <t>0601544</t>
+  </si>
+  <si>
+    <t>GB0006015449</t>
+  </si>
+  <si>
+    <t>Baillie Gifford Japanese Smaller Cos Fund C Acc</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>62,654</t>
+  </si>
+  <si>
+    <t>42.68</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>2674084.54</t>
+  </si>
+  <si>
+    <t>5.66</t>
+  </si>
+  <si>
+    <t>6916781</t>
+  </si>
+  <si>
+    <t>SG1M31001969</t>
+  </si>
+  <si>
+    <t>Singapore</t>
+  </si>
+  <si>
+    <t>122,235</t>
+  </si>
+  <si>
+    <t>36.65</t>
+  </si>
+  <si>
+    <t>SGD</t>
+  </si>
+  <si>
+    <t>2633196.94</t>
+  </si>
+  <si>
+    <t>5.57</t>
+  </si>
+  <si>
+    <t>6895675</t>
+  </si>
+  <si>
+    <t>JP3571400005</t>
+  </si>
+  <si>
+    <t>10,700</t>
+  </si>
+  <si>
+    <t>37230.00</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>1898838.05</t>
+  </si>
+  <si>
+    <t>4.02</t>
+  </si>
+  <si>
+    <t>6821506</t>
+  </si>
+  <si>
+    <t>JP3435000009</t>
+  </si>
+  <si>
+    <t>123,500</t>
+  </si>
+  <si>
+    <t>3209.00</t>
+  </si>
+  <si>
+    <t>1889068.85</t>
+  </si>
+  <si>
+    <t>4.00</t>
+  </si>
+  <si>
+    <t>6332439</t>
+  </si>
+  <si>
+    <t>JP3802300008</t>
+  </si>
+  <si>
+    <t>5,800</t>
+  </si>
+  <si>
+    <t>61630.00</t>
+  </si>
+  <si>
+    <t>1703849.67</t>
+  </si>
+  <si>
+    <t>3.61</t>
+  </si>
+  <si>
+    <t>6821807</t>
+  </si>
+  <si>
+    <t>AU000000SOL3</t>
+  </si>
+  <si>
+    <t>Washington H Soul Pattinson.&amp; Co Ltd</t>
+  </si>
+  <si>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>80,237</t>
+  </si>
+  <si>
+    <t>40.40</t>
+  </si>
+  <si>
+    <t>AUD</t>
+  </si>
+  <si>
+    <t>1683593.37</t>
+  </si>
+  <si>
+    <t>3.56</t>
+  </si>
+  <si>
+    <t>6770620</t>
+  </si>
+  <si>
+    <t>JP3436100006</t>
+  </si>
+  <si>
+    <t>92,900</t>
+  </si>
+  <si>
+    <t>3555.00</t>
+  </si>
+  <si>
+    <t>1574223.64</t>
+  </si>
+  <si>
+    <t>3.33</t>
+  </si>
+  <si>
+    <t>6144690</t>
+  </si>
+  <si>
+    <t>AU000000BHP4</t>
+  </si>
+  <si>
+    <t>BHP Group Ltd (Aus. listing)</t>
+  </si>
+  <si>
+    <t>59,828</t>
+  </si>
+  <si>
+    <t>50.39</t>
+  </si>
+  <si>
+    <t>1565777.34</t>
+  </si>
+  <si>
+    <t>3.31</t>
+  </si>
+  <si>
+    <t>B0190C7</t>
+  </si>
+  <si>
+    <t>HK0669013440</t>
+  </si>
+  <si>
+    <t>Hong Kong</t>
+  </si>
+  <si>
+    <t>141,000</t>
+  </si>
+  <si>
+    <t>102.10</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>1392424.66</t>
+  </si>
+  <si>
+    <t>2.95</t>
+  </si>
+  <si>
+    <t>6196408</t>
+  </si>
+  <si>
+    <t>JP3519400000</t>
   </si>
   <si>
     <t>Chugai Pharmaceutical</t>
   </si>
   <si>
-    <t>3.08</t>
-[...140 lines deleted...]
-    <t>3.69</t>
+    <t>32,200</t>
+  </si>
+  <si>
+    <t>8611.00</t>
+  </si>
+  <si>
+    <t>1321662.52</t>
+  </si>
+  <si>
+    <t>2.80</t>
+  </si>
+  <si>
+    <t>6267359</t>
+  </si>
+  <si>
+    <t>HK0388045442</t>
+  </si>
+  <si>
+    <t>Hong Kong Exchanges &amp; Clearing</t>
+  </si>
+  <si>
+    <t>34,917</t>
+  </si>
+  <si>
+    <t>388.60</t>
+  </si>
+  <si>
+    <t>1312401.06</t>
+  </si>
+  <si>
+    <t>2.78</t>
+  </si>
+  <si>
+    <t>6431897</t>
+  </si>
+  <si>
+    <t>JP3892100003</t>
+  </si>
+  <si>
+    <t>Sumitomo Mitsui Trust</t>
+  </si>
+  <si>
+    <t>56,100</t>
+  </si>
+  <si>
+    <t>4902.00</t>
+  </si>
+  <si>
+    <t>1310832.74</t>
+  </si>
+  <si>
+    <t>2.77</t>
   </si>
   <si>
     <t>BQRRZ00</t>
   </si>
   <si>
     <t>JP3970300004</t>
   </si>
   <si>
     <t>Recruit Holdings</t>
   </si>
   <si>
-    <t>45,000</t>
-[...101 lines deleted...]
-    <t>2.77</t>
+    <t>42,100</t>
+  </si>
+  <si>
+    <t>6526.00</t>
+  </si>
+  <si>
+    <t>1309604.86</t>
   </si>
   <si>
     <t>6490995</t>
   </si>
   <si>
     <t>JP3236200006</t>
   </si>
   <si>
-    <t>Keyence</t>
-[...20 lines deleted...]
-    <t>Sumitomo Mitsui Trust</t>
+    <t>4,900</t>
+  </si>
+  <si>
+    <t>54860.00</t>
+  </si>
+  <si>
+    <t>1281335.90</t>
+  </si>
+  <si>
+    <t>2.71</t>
+  </si>
+  <si>
+    <t>6804585</t>
+  </si>
+  <si>
+    <t>JP3371200001</t>
+  </si>
+  <si>
+    <t>Shin-Etsu Chemical</t>
+  </si>
+  <si>
+    <t>40,000</t>
+  </si>
+  <si>
+    <t>6259.00</t>
+  </si>
+  <si>
+    <t>1193372.58</t>
+  </si>
+  <si>
+    <t>2.53</t>
+  </si>
+  <si>
+    <t>6610403</t>
+  </si>
+  <si>
+    <t>JP3914400001</t>
+  </si>
+  <si>
+    <t>Murata</t>
+  </si>
+  <si>
+    <t>68,400</t>
+  </si>
+  <si>
+    <t>3409.00</t>
+  </si>
+  <si>
+    <t>1111460.97</t>
+  </si>
+  <si>
+    <t>2.35</t>
+  </si>
+  <si>
+    <t>B4TX8S1</t>
+  </si>
+  <si>
+    <t>HK0000069689</t>
+  </si>
+  <si>
+    <t>AIA Group</t>
+  </si>
+  <si>
+    <t>131,800</t>
+  </si>
+  <si>
+    <t>84.85</t>
+  </si>
+  <si>
+    <t>1081668.32</t>
+  </si>
+  <si>
+    <t>2.29</t>
+  </si>
+  <si>
+    <t>6763965</t>
+  </si>
+  <si>
+    <t>JP3162600005</t>
+  </si>
+  <si>
+    <t>SMC</t>
+  </si>
+  <si>
+    <t>3,700</t>
+  </si>
+  <si>
+    <t>59870.00</t>
+  </si>
+  <si>
+    <t>1055898.31</t>
+  </si>
+  <si>
+    <t>2.24</t>
+  </si>
+  <si>
+    <t>6250724</t>
+  </si>
+  <si>
+    <t>JP3481800005</t>
+  </si>
+  <si>
+    <t>Daikin Industries</t>
+  </si>
+  <si>
+    <t>11,800</t>
+  </si>
+  <si>
+    <t>18685.00</t>
+  </si>
+  <si>
+    <t>1050960.08</t>
+  </si>
+  <si>
+    <t>2.22</t>
+  </si>
+  <si>
+    <t>6484620</t>
+  </si>
+  <si>
+    <t>JP3224200000</t>
+  </si>
+  <si>
+    <t>Kawasaki Heavy Industries</t>
+  </si>
+  <si>
+    <t>68,500</t>
+  </si>
+  <si>
+    <t>2897.00</t>
+  </si>
+  <si>
+    <t>945910.79</t>
+  </si>
+  <si>
+    <t>2.00</t>
+  </si>
+  <si>
+    <t>6513126</t>
+  </si>
+  <si>
+    <t>JP3910660004</t>
+  </si>
+  <si>
+    <t>Tokio Marine Holdings Inc</t>
+  </si>
+  <si>
+    <t>25,800</t>
+  </si>
+  <si>
+    <t>7308.00</t>
+  </si>
+  <si>
+    <t>898730.24</t>
+  </si>
+  <si>
+    <t>1.90</t>
+  </si>
+  <si>
+    <t>6640507</t>
+  </si>
+  <si>
+    <t>JP3749400002</t>
+  </si>
+  <si>
+    <t>Nippon Paint</t>
+  </si>
+  <si>
+    <t>187,800</t>
+  </si>
+  <si>
+    <t>976.20</t>
+  </si>
+  <si>
+    <t>873867.33</t>
+  </si>
+  <si>
+    <t>1.85</t>
+  </si>
+  <si>
+    <t>6470544</t>
+  </si>
+  <si>
+    <t>JP3735000006</t>
+  </si>
+  <si>
+    <t>JEOL</t>
+  </si>
+  <si>
+    <t>31,700</t>
+  </si>
+  <si>
+    <t>5719.00</t>
+  </si>
+  <si>
+    <t>864152.66</t>
+  </si>
+  <si>
+    <t>1.83</t>
+  </si>
+  <si>
+    <t>6804820</t>
+  </si>
+  <si>
+    <t>JP3358000002</t>
+  </si>
+  <si>
+    <t>Shimano</t>
+  </si>
+  <si>
+    <t>10,900</t>
+  </si>
+  <si>
+    <t>16430.00</t>
+  </si>
+  <si>
+    <t>853640.82</t>
+  </si>
+  <si>
+    <t>1.81</t>
+  </si>
+  <si>
+    <t>6639550</t>
+  </si>
+  <si>
+    <t>JP3756600007</t>
+  </si>
+  <si>
+    <t>Nintendo</t>
+  </si>
+  <si>
+    <t>20,200</t>
+  </si>
+  <si>
+    <t>8775.00</t>
+  </si>
+  <si>
+    <t>844908.36</t>
+  </si>
+  <si>
+    <t>1.79</t>
+  </si>
+  <si>
+    <t>B036QP1</t>
+  </si>
+  <si>
+    <t>JP3298400007</t>
+  </si>
+  <si>
+    <t>Cosmos Pharmaceutical</t>
+  </si>
+  <si>
+    <t>25,600</t>
+  </si>
+  <si>
+    <t>6838.00</t>
+  </si>
+  <si>
+    <t>834411.29</t>
+  </si>
+  <si>
+    <t>1.77</t>
+  </si>
+  <si>
+    <t>6309466</t>
+  </si>
+  <si>
+    <t>JP3436120004</t>
+  </si>
+  <si>
+    <t>SBI Holdings</t>
   </si>
   <si>
     <t>60,500</t>
   </si>
   <si>
-    <t>4777.00</t>
-[...83 lines deleted...]
-    <t>2.18</t>
+    <t>2849.00</t>
+  </si>
+  <si>
+    <t>821597.17</t>
+  </si>
+  <si>
+    <t>1.74</t>
+  </si>
+  <si>
+    <t>BMV4NR2</t>
+  </si>
+  <si>
+    <t>JP3252200005</t>
+  </si>
+  <si>
+    <t>Kyoto Financial Group Inc</t>
+  </si>
+  <si>
+    <t>41,500</t>
+  </si>
+  <si>
+    <t>4061.00</t>
+  </si>
+  <si>
+    <t>803326.69</t>
+  </si>
+  <si>
+    <t>1.70</t>
+  </si>
+  <si>
+    <t>6562474</t>
+  </si>
+  <si>
+    <t>AU000000WOR2</t>
+  </si>
+  <si>
+    <t>Worley Group</t>
+  </si>
+  <si>
+    <t>135,278</t>
+  </si>
+  <si>
+    <t>11.21</t>
+  </si>
+  <si>
+    <t>787614.94</t>
+  </si>
+  <si>
+    <t>1.67</t>
+  </si>
+  <si>
+    <t>B3FF8W8</t>
+  </si>
+  <si>
+    <t>JP3845770001</t>
+  </si>
+  <si>
+    <t>Hoshizaki Corp</t>
+  </si>
+  <si>
+    <t>31,200</t>
+  </si>
+  <si>
+    <t>5052.00</t>
+  </si>
+  <si>
+    <t>751327.09</t>
+  </si>
+  <si>
+    <t>1.59</t>
+  </si>
+  <si>
+    <t>6658801</t>
+  </si>
+  <si>
+    <t>JP3201200007</t>
+  </si>
+  <si>
+    <t>Olympus</t>
+  </si>
+  <si>
+    <t>99,100</t>
+  </si>
+  <si>
+    <t>1488.50</t>
+  </si>
+  <si>
+    <t>703126.73</t>
+  </si>
+  <si>
+    <t>1.49</t>
+  </si>
+  <si>
+    <t>6054409</t>
+  </si>
+  <si>
+    <t>JP3116000005</t>
+  </si>
+  <si>
+    <t>Asahi Group Holdings</t>
+  </si>
+  <si>
+    <t>91,200</t>
+  </si>
+  <si>
+    <t>1585.00</t>
+  </si>
+  <si>
+    <t>689025.38</t>
+  </si>
+  <si>
+    <t>1.46</t>
   </si>
   <si>
     <t>BYWD7L4</t>
   </si>
   <si>
     <t>US81141R1005</t>
   </si>
   <si>
     <t>Sea Ltd ADR</t>
   </si>
   <si>
-    <t>11,617</t>
-[...2 lines deleted...]
-    <t>127.57</t>
+    <t>10,713</t>
+  </si>
+  <si>
+    <t>82.81</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>1101803.42</t>
-[...182 lines deleted...]
-    <t>1.78</t>
+    <t>672740.98</t>
+  </si>
+  <si>
+    <t>1.42</t>
   </si>
   <si>
     <t>BW0BGZ3</t>
   </si>
   <si>
     <t>AU000000CAR3</t>
   </si>
   <si>
     <t>Carsales.com</t>
   </si>
   <si>
-    <t>60,039</t>
-[...92 lines deleted...]
-    <t>1.57</t>
+    <t>55,016</t>
+  </si>
+  <si>
+    <t>22.80</t>
+  </si>
+  <si>
+    <t>651485.90</t>
+  </si>
+  <si>
+    <t>1.38</t>
+  </si>
+  <si>
+    <t>B8P4LP4</t>
+  </si>
+  <si>
+    <t>NZXROE0001S2</t>
+  </si>
+  <si>
+    <t>Xero Ltd</t>
+  </si>
+  <si>
+    <t>New Zealand</t>
+  </si>
+  <si>
+    <t>16,243</t>
+  </si>
+  <si>
+    <t>75.12</t>
+  </si>
+  <si>
+    <t>633728.13</t>
+  </si>
+  <si>
+    <t>1.34</t>
+  </si>
+  <si>
+    <t>6911485</t>
+  </si>
+  <si>
+    <t>JP3951600000</t>
+  </si>
+  <si>
+    <t>Unicharm</t>
+  </si>
+  <si>
+    <t>141,500</t>
+  </si>
+  <si>
+    <t>930.50</t>
+  </si>
+  <si>
+    <t>627601.44</t>
+  </si>
+  <si>
+    <t>1.33</t>
+  </si>
+  <si>
+    <t>6271071</t>
+  </si>
+  <si>
+    <t>JP3642500007</t>
+  </si>
+  <si>
+    <t>Nakanishi</t>
+  </si>
+  <si>
+    <t>47,600</t>
+  </si>
+  <si>
+    <t>2702.00</t>
+  </si>
+  <si>
+    <t>613060.60</t>
+  </si>
+  <si>
+    <t>1.30</t>
+  </si>
+  <si>
+    <t>6776703</t>
+  </si>
+  <si>
+    <t>AU000000STO6</t>
+  </si>
+  <si>
+    <t>Santos Ltd</t>
+  </si>
+  <si>
+    <t>148,184</t>
+  </si>
+  <si>
+    <t>7.96</t>
+  </si>
+  <si>
+    <t>612626.16</t>
+  </si>
+  <si>
+    <t>6259011</t>
+  </si>
+  <si>
+    <t>JP3397060009</t>
+  </si>
+  <si>
+    <t>Sugi Holdings</t>
+  </si>
+  <si>
+    <t>31,348</t>
+  </si>
+  <si>
+    <t>3476.00</t>
+  </si>
+  <si>
+    <t>519398.53</t>
+  </si>
+  <si>
+    <t>1.10</t>
   </si>
   <si>
     <t>6211798</t>
   </si>
   <si>
     <t>AU000000COH5</t>
   </si>
   <si>
     <t>Cochlear</t>
   </si>
   <si>
-    <t>6,043</t>
-[...92 lines deleted...]
-    <t>1.32</t>
+    <t>5,753</t>
+  </si>
+  <si>
+    <t>169.10</t>
+  </si>
+  <si>
+    <t>505264.91</t>
+  </si>
+  <si>
+    <t>1.07</t>
+  </si>
+  <si>
+    <t>6728801</t>
+  </si>
+  <si>
+    <t>AU000000REH4</t>
+  </si>
+  <si>
+    <t>Reece Ltd</t>
+  </si>
+  <si>
+    <t>72,408</t>
+  </si>
+  <si>
+    <t>13.26</t>
+  </si>
+  <si>
+    <t>498667.70</t>
+  </si>
+  <si>
+    <t>1.06</t>
   </si>
   <si>
     <t>BDB6DD1</t>
   </si>
   <si>
     <t>AU000000IEL5</t>
   </si>
   <si>
     <t>IDP Education</t>
   </si>
   <si>
-    <t>230,053</t>
-[...71 lines deleted...]
-    <t>1.14</t>
+    <t>217,216</t>
+  </si>
+  <si>
+    <t>4.06</t>
+  </si>
+  <si>
+    <t>458035.36</t>
+  </si>
+  <si>
+    <t>0.97</t>
   </si>
   <si>
     <t>6198578</t>
   </si>
   <si>
     <t>AU000000REA9</t>
   </si>
   <si>
     <t>REA Group</t>
   </si>
   <si>
-    <t>5,857</t>
-[...29 lines deleted...]
-    <t>1.02</t>
+    <t>5,508</t>
+  </si>
+  <si>
+    <t>156.42</t>
+  </si>
+  <si>
+    <t>447473.55</t>
+  </si>
+  <si>
+    <t>0.95</t>
+  </si>
+  <si>
+    <t>BTDY3B3</t>
+  </si>
+  <si>
+    <t>SG1AF5000000</t>
+  </si>
+  <si>
+    <t>iFAST Corp</t>
+  </si>
+  <si>
+    <t>83,600</t>
+  </si>
+  <si>
+    <t>8.98</t>
+  </si>
+  <si>
+    <t>441261.87</t>
+  </si>
+  <si>
+    <t>0.93</t>
   </si>
   <si>
     <t>BD5ZWW6</t>
   </si>
   <si>
     <t>JP3869960009</t>
   </si>
   <si>
     <t>Money Forward</t>
   </si>
   <si>
-    <t>23,500</t>
-[...50 lines deleted...]
-    <t>0.93</t>
+    <t>21,300</t>
+  </si>
+  <si>
+    <t>3472.00</t>
+  </si>
+  <si>
+    <t>352509.18</t>
+  </si>
+  <si>
+    <t>0.75</t>
   </si>
   <si>
     <t>B1GHR88</t>
   </si>
   <si>
     <t>JP3922950005</t>
   </si>
   <si>
     <t>MonotaRO Co</t>
   </si>
   <si>
-    <t>38,900</t>
-[...8 lines deleted...]
-    <t>0.89</t>
+    <t>36,000</t>
+  </si>
+  <si>
+    <t>1705.00</t>
+  </si>
+  <si>
+    <t>292575.53</t>
+  </si>
+  <si>
+    <t>0.62</t>
   </si>
   <si>
     <t>B249SN5</t>
   </si>
   <si>
     <t>JP3435350008</t>
   </si>
   <si>
     <t>Sony Financial Group Inc</t>
   </si>
   <si>
-    <t>249,800</t>
-[...8 lines deleted...]
-    <t>0.38</t>
+    <t>229,000</t>
+  </si>
+  <si>
+    <t>143.20</t>
+  </si>
+  <si>
+    <t>156311.03</t>
+  </si>
+  <si>
+    <t>0.33</t>
   </si>
   <si>
     <t>GBP Uncommitted Cash</t>
   </si>
   <si>
     <t>International</t>
   </si>
   <si>
-    <t>-7,765</t>
+    <t>42,551</t>
   </si>
   <si>
     <t>0.00</t>
   </si>
   <si>
-    <t>-7764.93</t>
-[...2 lines deleted...]
-    <t>-0.01</t>
+    <t>42551.49</t>
+  </si>
+  <si>
+    <t>0.09</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1177,51 +1183,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="48.71428680419922" customWidth="1"/>
+    <col min="1" max="1" width="51.28571319580078" customWidth="1"/>
     <col min="2" max="2" width="43.71428680419922" customWidth="1"/>
     <col min="3" max="3" width="9.142857551574707" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
       </c>
@@ -1317,51 +1323,51 @@
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:K49"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="48.71428680419922" customWidth="1"/>
+    <col min="1" max="1" width="53.14285659790039" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
     <col min="4" max="4" width="50.28571319580078" customWidth="1"/>
     <col min="5" max="5" width="14.428571701049805" customWidth="1"/>
     <col min="6" max="6" width="9.571428298950195" customWidth="1"/>
     <col min="7" max="7" width="13.857142448425293" customWidth="1"/>
     <col min="8" max="8" width="11.285714149475098" customWidth="1"/>
     <col min="9" max="9" width="13.285714149475098" customWidth="1"/>
     <col min="10" max="10" width="23.714284896850586" customWidth="1"/>
     <col min="11" max="11" width="9.142857551574707" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>26</v>
       </c>
@@ -1481,702 +1487,702 @@
       </c>
       <c r="H4" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>56</v>
       </c>
       <c r="K4" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>59</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>60</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>62</v>
       </c>
       <c r="K5" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>65</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>67</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>68</v>
       </c>
       <c r="K6" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>71</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>36</v>
+        <v>73</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>90</v>
       </c>
       <c r="K9" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="G10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="H10" s="0" t="s">
+      <c r="I10" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="I10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="0" t="s">
+      <c r="K10" s="0" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="D11" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="D11" s="0" t="s">
+      <c r="E11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="G11" s="0" t="s">
+      <c r="H11" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="J11" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="H11" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J11" s="0" t="s">
+      <c r="K11" s="0" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="D12" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="D12" s="0" t="s">
+      <c r="E12" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="G12" s="0" t="s">
+      <c r="H12" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="J12" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="H12" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J12" s="0" t="s">
+      <c r="K12" s="0" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="D13" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="D13" s="0" t="s">
+      <c r="E13" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J13" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="K13" s="0" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="D14" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>124</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>125</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>126</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="C15" s="0" t="s">
+      <c r="D15" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="D15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="G15" s="0" t="s">
+      <c r="H15" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="I15" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="J15" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="H15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J15" s="0" t="s">
+      <c r="K15" s="0" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="C16" s="0" t="s">
+      <c r="D16" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="D16" s="0" t="s">
+      <c r="E16" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="0" t="s">
+      <c r="G16" s="0" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J16" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="K16" s="0" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="C17" s="0" t="s">
+      <c r="D17" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="D17" s="0" t="s">
+      <c r="E17" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J17" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="K17" s="0" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="C18" s="0" t="s">
+      <c r="D18" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="D18" s="0" t="s">
+      <c r="E18" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="G18" s="0" t="s">
+      <c r="H18" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I18" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="H18" s="0" t="s">
+      <c r="K18" s="0" t="s">
         <v>153</v>
-      </c>
-[...7 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="D19" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="C19" s="0" t="s">
+      <c r="E19" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="F19" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="D19" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>158</v>
-      </c>
-[...7 lines deleted...]
-        <v>160</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="D20" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="C20" s="0" t="s">
+      <c r="E20" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="F20" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="D20" s="0" t="s">
+      <c r="G20" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="0" t="s">
+      <c r="H20" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="I20" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="J20" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="G20" s="0" t="s">
+      <c r="K20" s="0" t="s">
         <v>167</v>
-      </c>
-[...10 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="C21" s="0" t="s">
+      <c r="E21" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="F21" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="D21" s="0" t="s">
+      <c r="G21" s="0" t="s">
         <v>172</v>
-      </c>
-[...7 lines deleted...]
-        <v>174</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="C22" s="0" t="s">
+      <c r="E22" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="F22" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="G22" s="0" t="s">
         <v>179</v>
-      </c>
-[...7 lines deleted...]
-        <v>181</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C23" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="C23" s="0" t="s">
+      <c r="D23" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="E23" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="F23" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F23" s="0" t="s">
+      <c r="G23" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J23" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="K23" s="0" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>190</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>192</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>193</v>
       </c>
       <c r="H24" s="0" t="s">
@@ -2237,832 +2243,832 @@
       <c r="C26" s="0" t="s">
         <v>204</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>206</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>207</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>208</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>36</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>98</v>
+        <v>55</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>95</v>
+        <v>36</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>98</v>
+        <v>55</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>95</v>
+        <v>36</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>98</v>
+        <v>55</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>55</v>
+        <v>264</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>36</v>
+        <v>73</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>36</v>
+        <v>277</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>281</v>
+        <v>36</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>98</v>
+        <v>55</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="K37" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>95</v>
+        <v>36</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>98</v>
+        <v>55</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="K38" s="0" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="I39" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="K39" s="0" t="s">
         <v>295</v>
-      </c>
-[...19 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="K40" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>36</v>
+        <v>73</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="K41" s="0" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>95</v>
+        <v>73</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="K42" s="0" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>36</v>
+        <v>73</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="K43" s="0" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>36</v>
+        <v>73</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="K44" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="K45" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="K46" s="0" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="K47" s="0" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H48" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="K48" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>40</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="K49" s="0" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>