--- v0 (2026-04-05)
+++ v1 (2026-06-06)
@@ -10,3056 +10,3218 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Top 10" sheetId="1" r:id="rId1"/>
     <sheet name="All holdings" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Top 10'!$A$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'All holdings'!$A$1</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1002" uniqueCount="1002">
-[...1 lines deleted...]
-    <t>Investment Grade Bond Fund - 28/02/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1056" uniqueCount="1056">
+  <si>
+    <t>Investment Grade Bond Fund - 30 April 2026</t>
   </si>
   <si>
     <t>Holding name</t>
   </si>
   <si>
     <t>Fund %</t>
   </si>
   <si>
+    <t>Tesco</t>
+  </si>
+  <si>
+    <t>2.64</t>
+  </si>
+  <si>
+    <t>Banca Intesa BCI</t>
+  </si>
+  <si>
+    <t>2.60</t>
+  </si>
+  <si>
+    <t>Banco Santander</t>
+  </si>
+  <si>
+    <t>2.53</t>
+  </si>
+  <si>
     <t>Telereal Securitisation PLC</t>
   </si>
   <si>
-    <t>3.28</t>
-[...5 lines deleted...]
-    <t>2.59</t>
+    <t>2.35</t>
   </si>
   <si>
     <t>Nationwide Building Society</t>
   </si>
   <si>
-    <t>2.48</t>
-[...5 lines deleted...]
-    <t>2.45</t>
+    <t>2.31</t>
   </si>
   <si>
     <t>HM Treasury</t>
   </si>
   <si>
-    <t>2.34</t>
+    <t>2.26</t>
   </si>
   <si>
     <t>AT&amp;T</t>
   </si>
   <si>
-    <t>2.29</t>
-[...5 lines deleted...]
-    <t>2.28</t>
+    <t>2.17</t>
+  </si>
+  <si>
+    <t>KfW</t>
+  </si>
+  <si>
+    <t>2.16</t>
   </si>
   <si>
     <t>National Grid</t>
   </si>
   <si>
-    <t>2.10</t>
-[...11 lines deleted...]
-    <t>Investment Grade Bond Fund - 31/12/2025</t>
+    <t>2.15</t>
+  </si>
+  <si>
+    <t>CPPIB Capital Inc.</t>
+  </si>
+  <si>
+    <t>2.11</t>
+  </si>
+  <si>
+    <t>Investment Grade Bond Fund - 31 March 2026</t>
   </si>
   <si>
     <t>SEDOL</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Stock name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Holding</t>
   </si>
   <si>
     <t>Asset price</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Asset type</t>
   </si>
   <si>
     <t>Market value (GBP)</t>
   </si>
   <si>
-    <t>GBP Fwd Asset 19-Feb-2026 P</t>
+    <t>GBP Fwd Asset 21-May-2026 P</t>
   </si>
   <si>
     <t>International</t>
   </si>
   <si>
-    <t>208,258,590</t>
+    <t>190,848,089</t>
   </si>
   <si>
     <t>1.00</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>Fixed Income</t>
   </si>
   <si>
-    <t>208258589.68</t>
-[...5 lines deleted...]
-    <t>IRS GBP REC FIX 19/09/27</t>
+    <t>190848089.43</t>
+  </si>
+  <si>
+    <t>17.76</t>
+  </si>
+  <si>
+    <t>IRS GBP REC FIX 06/01/30</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
-    <t>122,600,000</t>
-[...11 lines deleted...]
-    <t>Euro-Bobl Future Mar 26 - Cash</t>
+    <t>117,000,000</t>
+  </si>
+  <si>
+    <t>98.02</t>
+  </si>
+  <si>
+    <t>115656344.00</t>
+  </si>
+  <si>
+    <t>10.76</t>
+  </si>
+  <si>
+    <t>Euro-Bobl Future Jun 26 - Cash</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>133,700,160</t>
+    <t>120,162,630</t>
   </si>
   <si>
     <t>0.00</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
-    <t>116742242.55</t>
-[...35 lines deleted...]
-    <t>6.79</t>
+    <t>104990811.06</t>
+  </si>
+  <si>
+    <t>9.77</t>
+  </si>
+  <si>
+    <t>GB00N10S2350</t>
+  </si>
+  <si>
+    <t>Long Gilt Future 10yr Jun 26</t>
+  </si>
+  <si>
+    <t>899</t>
+  </si>
+  <si>
+    <t>87.79</t>
+  </si>
+  <si>
+    <t>78923210.00</t>
+  </si>
+  <si>
+    <t>7.34</t>
   </si>
   <si>
     <t xml:space="preserve">CDIB ITRX Crossover  SAS </t>
   </si>
   <si>
     <t>Other European</t>
   </si>
   <si>
     <t>30,000,000</t>
   </si>
   <si>
     <t>100.00</t>
   </si>
   <si>
-    <t>26194937.06</t>
-[...2 lines deleted...]
-    <t>2.43</t>
+    <t>26212178.71</t>
+  </si>
+  <si>
+    <t>2.44</t>
+  </si>
+  <si>
+    <t>GBP Fwd Asset 18-Jun-2026 P</t>
+  </si>
+  <si>
+    <t>25,669,893</t>
+  </si>
+  <si>
+    <t>25669892.66</t>
+  </si>
+  <si>
+    <t>2.39</t>
   </si>
   <si>
     <t>BNNMX37</t>
   </si>
   <si>
     <t>XS2468125609</t>
   </si>
   <si>
     <t>Blackstone Private Credit 4.875% 2026</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>22,200,000</t>
   </si>
   <si>
-    <t>100.07</t>
-[...14 lines deleted...]
-    <t>DNB Bank 4% 2026/27</t>
+    <t>99.99</t>
+  </si>
+  <si>
+    <t>23238052.36</t>
+  </si>
+  <si>
+    <t>XS3225307902</t>
+  </si>
+  <si>
+    <t>Anglian Water 5.375% 2033</t>
+  </si>
+  <si>
+    <t>18,000,000</t>
+  </si>
+  <si>
+    <t>96.08</t>
+  </si>
+  <si>
+    <t>17667272.74</t>
+  </si>
+  <si>
+    <t>1.64</t>
+  </si>
+  <si>
+    <t>B3ZBRS5</t>
+  </si>
+  <si>
+    <t>XS0426513387</t>
+  </si>
+  <si>
+    <t>AT&amp;T 7% 2040</t>
+  </si>
+  <si>
+    <t>15,400,000</t>
+  </si>
+  <si>
+    <t>105.24</t>
+  </si>
+  <si>
+    <t>17195879.60</t>
+  </si>
+  <si>
+    <t>1.60</t>
+  </si>
+  <si>
+    <t>B1FL640</t>
+  </si>
+  <si>
+    <t>XS0267232485</t>
+  </si>
+  <si>
+    <t>Mitchells &amp; Butlers FRN 2033 (AB)</t>
+  </si>
+  <si>
+    <t>24,530,000</t>
+  </si>
+  <si>
+    <t>95.19</t>
+  </si>
+  <si>
+    <t>16963783.75</t>
+  </si>
+  <si>
+    <t>1.58</t>
+  </si>
+  <si>
+    <t>BL981Z3</t>
+  </si>
+  <si>
+    <t>XS2358903057</t>
+  </si>
+  <si>
+    <t>Assura Financing 1.625% 2033</t>
+  </si>
+  <si>
+    <t>21,600,000</t>
+  </si>
+  <si>
+    <t>74.88</t>
+  </si>
+  <si>
+    <t>16438399.66</t>
+  </si>
+  <si>
+    <t>1.53</t>
+  </si>
+  <si>
+    <t>BPJMZC8</t>
+  </si>
+  <si>
+    <t>XS2824047372</t>
+  </si>
+  <si>
+    <t>Tesco Corp Treasury Services 5.125% 2034</t>
+  </si>
+  <si>
+    <t>16,200,000</t>
+  </si>
+  <si>
+    <t>95.12</t>
+  </si>
+  <si>
+    <t>16121501.47</t>
+  </si>
+  <si>
+    <t>1.50</t>
+  </si>
+  <si>
+    <t>BSNVZR7</t>
+  </si>
+  <si>
+    <t>XS2777627907</t>
+  </si>
+  <si>
+    <t>Heathrow Airport 6% 2032</t>
+  </si>
+  <si>
+    <t>Channel Islands, IoM</t>
+  </si>
+  <si>
+    <t>15,500,000</t>
+  </si>
+  <si>
+    <t>100.31</t>
+  </si>
+  <si>
+    <t>15614267.55</t>
+  </si>
+  <si>
+    <t>1.45</t>
+  </si>
+  <si>
+    <t>BQPG4Q8</t>
+  </si>
+  <si>
+    <t>XS2744491106</t>
+  </si>
+  <si>
+    <t>Ford Motor Co 5.625% 2028</t>
+  </si>
+  <si>
+    <t>15,000,000</t>
+  </si>
+  <si>
+    <t>99.63</t>
+  </si>
+  <si>
+    <t>15344022.13</t>
+  </si>
+  <si>
+    <t>1.43</t>
+  </si>
+  <si>
+    <t>BMF9DN9</t>
+  </si>
+  <si>
+    <t>XS2598063480</t>
+  </si>
+  <si>
+    <t>Intesa Sanpaolo 6.5% 2028/29</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>14,700,000</t>
+  </si>
+  <si>
+    <t>102.41</t>
+  </si>
+  <si>
+    <t>15097939.60</t>
+  </si>
+  <si>
+    <t>1.41</t>
+  </si>
+  <si>
+    <t>GBP Uncommitted Cash</t>
+  </si>
+  <si>
+    <t>15,022,454</t>
+  </si>
+  <si>
+    <t>15022453.95</t>
+  </si>
+  <si>
+    <t>1.40</t>
+  </si>
+  <si>
+    <t>BMDH2L6</t>
+  </si>
+  <si>
+    <t>XS2290544068</t>
+  </si>
+  <si>
+    <t>CPI Property 1.5% 2031</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>21,274,000</t>
+  </si>
+  <si>
+    <t>78.19</t>
+  </si>
+  <si>
+    <t>14581305.43</t>
+  </si>
+  <si>
+    <t>1.36</t>
+  </si>
+  <si>
+    <t>BRDV473</t>
+  </si>
+  <si>
+    <t>XS2623504102</t>
+  </si>
+  <si>
+    <t>Inchcape 6.5% 2028</t>
+  </si>
+  <si>
+    <t>13,800,000</t>
+  </si>
+  <si>
+    <t>101.76</t>
+  </si>
+  <si>
+    <t>14319310.56</t>
+  </si>
+  <si>
+    <t>1.33</t>
+  </si>
+  <si>
+    <t>BRJLWJ5</t>
+  </si>
+  <si>
+    <t>XS2795388383</t>
+  </si>
+  <si>
+    <t>Schroders 6.346% 2029/34 T2</t>
+  </si>
+  <si>
+    <t>13,400,000</t>
+  </si>
+  <si>
+    <t>102.15</t>
+  </si>
+  <si>
+    <t>13856717.77</t>
+  </si>
+  <si>
+    <t>1.29</t>
+  </si>
+  <si>
+    <t>BBQ3366</t>
+  </si>
+  <si>
+    <t>GB00BBQ33664</t>
+  </si>
+  <si>
+    <t>Nationwide BS 10.25% Perp CCDS</t>
+  </si>
+  <si>
+    <t>100,750</t>
+  </si>
+  <si>
+    <t>129.20</t>
+  </si>
+  <si>
+    <t>13303704.96</t>
+  </si>
+  <si>
+    <t>1.24</t>
+  </si>
+  <si>
+    <t>BL56913</t>
+  </si>
+  <si>
+    <t>XS2848652272</t>
+  </si>
+  <si>
+    <t>International Workplace Group 6.5% 2030</t>
+  </si>
+  <si>
+    <t>13,600,000</t>
+  </si>
+  <si>
+    <t>106.58</t>
+  </si>
+  <si>
+    <t>13248865.08</t>
+  </si>
+  <si>
+    <t>1.23</t>
+  </si>
+  <si>
+    <t>BTFGKY9</t>
+  </si>
+  <si>
+    <t>XS3090109813</t>
+  </si>
+  <si>
+    <t>Deutsche Euroshop 4.5% 2030</t>
+  </si>
+  <si>
+    <t>15,100,000</t>
+  </si>
+  <si>
+    <t>98.16</t>
+  </si>
+  <si>
+    <t>13222343.11</t>
+  </si>
+  <si>
+    <t>BRQPZ02</t>
+  </si>
+  <si>
+    <t>US46593WAB19</t>
+  </si>
+  <si>
+    <t>James Hardie 6.125% 2032 (144A)</t>
+  </si>
+  <si>
+    <t>17,076,000</t>
+  </si>
+  <si>
+    <t>99.61</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>13030951.62</t>
+  </si>
+  <si>
+    <t>1.21</t>
+  </si>
+  <si>
+    <t>BNG47C7</t>
+  </si>
+  <si>
+    <t>XS2328412064</t>
+  </si>
+  <si>
+    <t>Welsh Water 2.375% 2034</t>
+  </si>
+  <si>
+    <t>17,500,000</t>
+  </si>
+  <si>
+    <t>74.45</t>
+  </si>
+  <si>
+    <t>13028164.71</t>
+  </si>
+  <si>
+    <t>BR1FHT0</t>
+  </si>
+  <si>
+    <t>XS3260287894</t>
+  </si>
+  <si>
+    <t>Lineage Europe 4.125% 2031</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>97.10</t>
+  </si>
+  <si>
+    <t>12910847.04</t>
+  </si>
+  <si>
+    <t>1.20</t>
+  </si>
+  <si>
+    <t>BTTQV08</t>
+  </si>
+  <si>
+    <t>XS3218668328</t>
+  </si>
+  <si>
+    <t>Church Commissioners for England 5.125% 2035</t>
+  </si>
+  <si>
+    <t>13,000,000</t>
+  </si>
+  <si>
+    <t>97.42</t>
+  </si>
+  <si>
+    <t>12896511.48</t>
+  </si>
+  <si>
+    <t>BQB9R84</t>
+  </si>
+  <si>
+    <t>XS2555708036</t>
+  </si>
+  <si>
+    <t>Santander UK 7.098% 2026/27</t>
+  </si>
+  <si>
+    <t>12,400,000</t>
+  </si>
+  <si>
+    <t>101.33</t>
+  </si>
+  <si>
+    <t>12890596.12</t>
+  </si>
+  <si>
+    <t>BSY5HP0</t>
+  </si>
+  <si>
+    <t>DE000A383QV2</t>
+  </si>
+  <si>
+    <t>TAG Immobilien 4.25% 2030</t>
+  </si>
+  <si>
+    <t>14,300,000</t>
+  </si>
+  <si>
+    <t>100.60</t>
+  </si>
+  <si>
+    <t>12608213.66</t>
+  </si>
+  <si>
+    <t>1.17</t>
+  </si>
+  <si>
+    <t>US 5yr Note Jun 26 - Cash</t>
+  </si>
+  <si>
+    <t>16,443,313</t>
+  </si>
+  <si>
+    <t>12469335.33</t>
+  </si>
+  <si>
+    <t>1.16</t>
+  </si>
+  <si>
+    <t>BRBQDC8</t>
+  </si>
+  <si>
+    <t>XS2902577191</t>
+  </si>
+  <si>
+    <t>NatWest Group 5.642% 2029/34 T2</t>
+  </si>
+  <si>
+    <t>12,100,000</t>
+  </si>
+  <si>
+    <t>99.74</t>
+  </si>
+  <si>
+    <t>12378540.08</t>
+  </si>
+  <si>
+    <t>1.15</t>
+  </si>
+  <si>
+    <t>BRDZWN7</t>
+  </si>
+  <si>
+    <t>XS2837803928</t>
+  </si>
+  <si>
+    <t>Banco Santander 5.5% 2029</t>
+  </si>
+  <si>
+    <t>Spain</t>
+  </si>
+  <si>
+    <t>11,500,000</t>
+  </si>
+  <si>
+    <t>100.90</t>
+  </si>
+  <si>
+    <t>12111487.15</t>
+  </si>
+  <si>
+    <t>1.13</t>
+  </si>
+  <si>
+    <t>BR106X2</t>
+  </si>
+  <si>
+    <t>XS2619295202</t>
+  </si>
+  <si>
+    <t>Yorkshire Building Society 6.375% 2027/28</t>
+  </si>
+  <si>
+    <t>11,600,000</t>
+  </si>
+  <si>
+    <t>101.60</t>
+  </si>
+  <si>
+    <t>12061032.12</t>
+  </si>
+  <si>
+    <t>1.12</t>
+  </si>
+  <si>
+    <t>BVBQP08</t>
+  </si>
+  <si>
+    <t>XS3205843702</t>
+  </si>
+  <si>
+    <t>Public Property Invest 3.875% 2031</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>20,900,000</t>
-[...8 lines deleted...]
-    <t>1.96</t>
+    <t>13,500,000</t>
+  </si>
+  <si>
+    <t>97.26</t>
+  </si>
+  <si>
+    <t>11680592.74</t>
+  </si>
+  <si>
+    <t>1.09</t>
+  </si>
+  <si>
+    <t>5397912</t>
+  </si>
+  <si>
+    <t>XS0083707884</t>
+  </si>
+  <si>
+    <t>Yorkshire Power 7.25% 2028</t>
+  </si>
+  <si>
+    <t>10,300,000</t>
+  </si>
+  <si>
+    <t>103.82</t>
+  </si>
+  <si>
+    <t>11182889.91</t>
+  </si>
+  <si>
+    <t>1.04</t>
+  </si>
+  <si>
+    <t>BL0NTJ7</t>
+  </si>
+  <si>
+    <t>XS2579488201</t>
+  </si>
+  <si>
+    <t>CaixaBank 6.875% 2028/33 T2</t>
+  </si>
+  <si>
+    <t>102.92</t>
+  </si>
+  <si>
+    <t>10905699.78</t>
+  </si>
+  <si>
+    <t>1.01</t>
+  </si>
+  <si>
+    <t>BPG97L5</t>
+  </si>
+  <si>
+    <t>XS2411236859</t>
+  </si>
+  <si>
+    <t>Pinewood Gp 3.625% 2027</t>
+  </si>
+  <si>
+    <t>11,000,000</t>
+  </si>
+  <si>
+    <t>96.79</t>
+  </si>
+  <si>
+    <t>10795798.29</t>
+  </si>
+  <si>
+    <t>BKX8GL3</t>
+  </si>
+  <si>
+    <t>XS2170092600</t>
+  </si>
+  <si>
+    <t>Pension Insurance 4.625% 2031 T2</t>
+  </si>
+  <si>
+    <t>10,950,000</t>
+  </si>
+  <si>
+    <t>93.55</t>
+  </si>
+  <si>
+    <t>10698346.16</t>
+  </si>
+  <si>
+    <t>BTWMSP7</t>
+  </si>
+  <si>
+    <t>XS2973477990</t>
+  </si>
+  <si>
+    <t>Sirius Real Estate 4% 2032</t>
+  </si>
+  <si>
+    <t>97.99</t>
+  </si>
+  <si>
+    <t>10697119.09</t>
+  </si>
+  <si>
+    <t>BTWQKX1</t>
+  </si>
+  <si>
+    <t>XS3079969443</t>
+  </si>
+  <si>
+    <t>Blue Owl Credit Income 4.25% 2031</t>
+  </si>
+  <si>
+    <t>93.08</t>
+  </si>
+  <si>
+    <t>10651095.45</t>
+  </si>
+  <si>
+    <t>0.99</t>
+  </si>
+  <si>
+    <t>BMTYHJ4</t>
+  </si>
+  <si>
+    <t>XS2630420268</t>
+  </si>
+  <si>
+    <t>Intesa Sanpaolo 6.625% 2033</t>
+  </si>
+  <si>
+    <t>9,800,000</t>
+  </si>
+  <si>
+    <t>105.86</t>
+  </si>
+  <si>
+    <t>10590293.10</t>
+  </si>
+  <si>
+    <t>BNGDF42</t>
+  </si>
+  <si>
+    <t>XS2468855593</t>
+  </si>
+  <si>
+    <t>Volkswagen 3.25% 2027</t>
+  </si>
+  <si>
+    <t>98.09</t>
+  </si>
+  <si>
+    <t>10425857.53</t>
+  </si>
+  <si>
+    <t>0.97</t>
+  </si>
+  <si>
+    <t>BRDYMB2</t>
+  </si>
+  <si>
+    <t>XS2635182509</t>
+  </si>
+  <si>
+    <t>Close Brothers 7.75% 2028</t>
+  </si>
+  <si>
+    <t>9,751,000</t>
+  </si>
+  <si>
+    <t>103.51</t>
+  </si>
+  <si>
+    <t>10315616.16</t>
+  </si>
+  <si>
+    <t>0.96</t>
+  </si>
+  <si>
+    <t>BNTD5B6</t>
+  </si>
+  <si>
+    <t>XS2811733240</t>
+  </si>
+  <si>
+    <t>New York Life Insurance 4.875% 2031</t>
+  </si>
+  <si>
+    <t>10,185,000</t>
+  </si>
+  <si>
+    <t>99.10</t>
+  </si>
+  <si>
+    <t>10300600.09</t>
+  </si>
+  <si>
+    <t>BLCY1V4</t>
+  </si>
+  <si>
+    <t>XS2643776680</t>
+  </si>
+  <si>
+    <t>Admiral Group 8.5% 2034 T2</t>
+  </si>
+  <si>
+    <t>8,900,000</t>
+  </si>
+  <si>
+    <t>111.69</t>
+  </si>
+  <si>
+    <t>10115675.99</t>
+  </si>
+  <si>
+    <t>0.94</t>
+  </si>
+  <si>
+    <t>7268265</t>
+  </si>
+  <si>
+    <t>XS0139445471</t>
+  </si>
+  <si>
+    <t>Telereal 3.5625% 2031 (A3)</t>
+  </si>
+  <si>
+    <t>91.70</t>
+  </si>
+  <si>
+    <t>10109291.85</t>
+  </si>
+  <si>
+    <t>BL71N25</t>
+  </si>
+  <si>
+    <t>XS2112228676</t>
+  </si>
+  <si>
+    <t>National Gas Transmission 1.375% 2031</t>
+  </si>
+  <si>
+    <t>12,000,000</t>
+  </si>
+  <si>
+    <t>83.83</t>
+  </si>
+  <si>
+    <t>10082501.60</t>
+  </si>
+  <si>
+    <t>BV6KDJ0</t>
+  </si>
+  <si>
+    <t>XS3022510708</t>
+  </si>
+  <si>
+    <t>Bunzl 5.25% 2031</t>
+  </si>
+  <si>
+    <t>10,100,000</t>
+  </si>
+  <si>
+    <t>99.40</t>
+  </si>
+  <si>
+    <t>10058104.25</t>
+  </si>
+  <si>
+    <t>BRXGQ61</t>
+  </si>
+  <si>
+    <t>XS2630496672</t>
+  </si>
+  <si>
+    <t>Weir Group 6.875% 2028</t>
+  </si>
+  <si>
+    <t>9,300,000</t>
+  </si>
+  <si>
+    <t>102.35</t>
+  </si>
+  <si>
+    <t>10026918.54</t>
+  </si>
+  <si>
+    <t>0.93</t>
+  </si>
+  <si>
+    <t>BPTJR67</t>
+  </si>
+  <si>
+    <t>FR001400FDH7</t>
+  </si>
+  <si>
+    <t>EDF 5.625% 2053</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>11,900,000</t>
+  </si>
+  <si>
+    <t>82.71</t>
+  </si>
+  <si>
+    <t>9961503.48</t>
+  </si>
+  <si>
+    <t>BNVZ457</t>
+  </si>
+  <si>
+    <t>BE0390256254</t>
+  </si>
+  <si>
+    <t>Warehouses De Pauw 3.125% 2031</t>
+  </si>
+  <si>
+    <t>Belgium</t>
+  </si>
+  <si>
+    <t>11,700,000</t>
+  </si>
+  <si>
+    <t>96.49</t>
+  </si>
+  <si>
+    <t>9929535.85</t>
+  </si>
+  <si>
+    <t>0.92</t>
+  </si>
+  <si>
+    <t>BQWNRL8</t>
+  </si>
+  <si>
+    <t>XS2957471373</t>
+  </si>
+  <si>
+    <t>Public Property Invest 4.625% 2030</t>
+  </si>
+  <si>
+    <t>101.36</t>
+  </si>
+  <si>
+    <t>9765231.04</t>
+  </si>
+  <si>
+    <t>0.91</t>
+  </si>
+  <si>
+    <t>Euro-Bund Future Jun 26 - Cash</t>
+  </si>
+  <si>
+    <t>11,159,710</t>
+  </si>
+  <si>
+    <t>9750677.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CDIB ITRX Crossover  MLA </t>
+  </si>
+  <si>
+    <t>10,900,000</t>
+  </si>
+  <si>
+    <t>9523758.26</t>
+  </si>
+  <si>
+    <t>0.89</t>
+  </si>
+  <si>
+    <t>BNR5RW9</t>
+  </si>
+  <si>
+    <t>XS2370445921</t>
+  </si>
+  <si>
+    <t>Berkeley Group 2.5% 2031</t>
+  </si>
+  <si>
+    <t>84.37</t>
+  </si>
+  <si>
+    <t>9369030.66</t>
+  </si>
+  <si>
+    <t>0.87</t>
+  </si>
+  <si>
+    <t>BTMN3R7</t>
+  </si>
+  <si>
+    <t>XS3305143888</t>
+  </si>
+  <si>
+    <t>Verizon Communications 5.743% 2032/2056</t>
+  </si>
+  <si>
+    <t>9,600,000</t>
+  </si>
+  <si>
+    <t>95.76</t>
+  </si>
+  <si>
+    <t>9247177.66</t>
+  </si>
+  <si>
+    <t>0.86</t>
+  </si>
+  <si>
+    <t>BQ9D465</t>
+  </si>
+  <si>
+    <t>XS2793261301</t>
+  </si>
+  <si>
+    <t>Southern Water Services 7% 2040</t>
+  </si>
+  <si>
+    <t>8,460,000</t>
+  </si>
+  <si>
+    <t>97.11</t>
+  </si>
+  <si>
+    <t>8781856.98</t>
+  </si>
+  <si>
+    <t>0.82</t>
+  </si>
+  <si>
+    <t>B046P19</t>
+  </si>
+  <si>
+    <t>XS0206361221</t>
+  </si>
+  <si>
+    <t>Network Rail 4.75% 2035</t>
+  </si>
+  <si>
+    <t>8,700,000</t>
+  </si>
+  <si>
+    <t>97.51</t>
+  </si>
+  <si>
+    <t>8621801.50</t>
+  </si>
+  <si>
+    <t>0.80</t>
+  </si>
+  <si>
+    <t>BPJP3C3</t>
+  </si>
+  <si>
+    <t>XS2669894821</t>
+  </si>
+  <si>
+    <t>Nationwide Building Society 6.125% 2028</t>
+  </si>
+  <si>
+    <t>8,100,000</t>
+  </si>
+  <si>
+    <t>102.31</t>
+  </si>
+  <si>
+    <t>8589072.79</t>
+  </si>
+  <si>
+    <t>BNNGP77</t>
+  </si>
+  <si>
+    <t>GB00BNNGP775</t>
+  </si>
+  <si>
+    <t>UK Treasury 0.875% 31/01/2046</t>
+  </si>
+  <si>
+    <t>19,000,000</t>
+  </si>
+  <si>
+    <t>44.75</t>
+  </si>
+  <si>
+    <t>8528741.00</t>
+  </si>
+  <si>
+    <t>0.79</t>
+  </si>
+  <si>
+    <t>7242151</t>
+  </si>
+  <si>
+    <t>XS0138037733</t>
+  </si>
+  <si>
+    <t>KFW 6% 2028</t>
+  </si>
+  <si>
+    <t>7,900,000</t>
+  </si>
+  <si>
+    <t>103.79</t>
+  </si>
+  <si>
+    <t>8347972.59</t>
+  </si>
+  <si>
+    <t>0.78</t>
+  </si>
+  <si>
+    <t>BJ4XKN0</t>
+  </si>
+  <si>
+    <t>FR0011710284</t>
+  </si>
+  <si>
+    <t>EDF 6% 2114</t>
+  </si>
+  <si>
+    <t>9,900,000</t>
+  </si>
+  <si>
+    <t>82.99</t>
+  </si>
+  <si>
+    <t>8325578.59</t>
+  </si>
+  <si>
+    <t>0.77</t>
+  </si>
+  <si>
+    <t>B39R370</t>
+  </si>
+  <si>
+    <t>GB00B39R3707</t>
+  </si>
+  <si>
+    <t>UK Treasury 4.25% 07/12/2049</t>
+  </si>
+  <si>
+    <t>83.52</t>
+  </si>
+  <si>
+    <t>8315010.00</t>
+  </si>
+  <si>
+    <t>BSD5CH8</t>
+  </si>
+  <si>
+    <t>XS3285560903</t>
+  </si>
+  <si>
+    <t>Alphabet Inc 4.625% 2032</t>
+  </si>
+  <si>
+    <t>8,500,000</t>
+  </si>
+  <si>
+    <t>8302962.04</t>
+  </si>
+  <si>
+    <t>BVBKY70</t>
+  </si>
+  <si>
+    <t>XS3286658912</t>
+  </si>
+  <si>
+    <t>Heathrow 5.625% 2034</t>
+  </si>
+  <si>
+    <t>96.02</t>
+  </si>
+  <si>
+    <t>8232660.32</t>
+  </si>
+  <si>
+    <t>B3LSHB3</t>
+  </si>
+  <si>
+    <t>XS0588909878</t>
+  </si>
+  <si>
+    <t>Tesco Property Finance 4 5.801% 2040</t>
+  </si>
+  <si>
+    <t>9,550,000</t>
+  </si>
+  <si>
+    <t>98.00</t>
+  </si>
+  <si>
+    <t>8199112.02</t>
+  </si>
+  <si>
+    <t>0.76</t>
+  </si>
+  <si>
+    <t>0539968</t>
+  </si>
+  <si>
+    <t>XS0094804126</t>
+  </si>
+  <si>
+    <t>LCR Finance 4.5% 2028</t>
+  </si>
+  <si>
+    <t>8,000,000</t>
+  </si>
+  <si>
+    <t>100.01</t>
+  </si>
+  <si>
+    <t>8113469.32</t>
+  </si>
+  <si>
+    <t>BF12SC7</t>
+  </si>
+  <si>
+    <t>XS1893807120</t>
+  </si>
+  <si>
+    <t>National Grid ED plc 3.5% 2026</t>
+  </si>
+  <si>
+    <t>99.65</t>
+  </si>
+  <si>
+    <t>8099609.52</t>
+  </si>
+  <si>
+    <t>0.75</t>
+  </si>
+  <si>
+    <t>BTQL5L5</t>
+  </si>
+  <si>
+    <t>XS3280518773</t>
+  </si>
+  <si>
+    <t>Central American Bank 4.125% 2029</t>
+  </si>
+  <si>
+    <t>98.57</t>
+  </si>
+  <si>
+    <t>7936980.96</t>
+  </si>
+  <si>
+    <t>0.74</t>
+  </si>
+  <si>
+    <t>BMJ0N27</t>
+  </si>
+  <si>
+    <t>XS3226700014</t>
+  </si>
+  <si>
+    <t>Verizon Communications 5.742% 2031/2056</t>
+  </si>
+  <si>
+    <t>96.74</t>
+  </si>
+  <si>
+    <t>7916817.16</t>
+  </si>
+  <si>
+    <t>BJBQCW5</t>
+  </si>
+  <si>
+    <t>XS1002121454</t>
+  </si>
+  <si>
+    <t>Rabobank 6.5% Perp</t>
+  </si>
+  <si>
+    <t>110.77</t>
+  </si>
+  <si>
+    <t>7744329.11</t>
+  </si>
+  <si>
+    <t>0.72</t>
+  </si>
+  <si>
+    <t>BL5P749</t>
+  </si>
+  <si>
+    <t>US683715AC05</t>
+  </si>
+  <si>
+    <t>Open Text 3.875% 2028 (144A)</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>10,500,000</t>
+  </si>
+  <si>
+    <t>96.31</t>
+  </si>
+  <si>
+    <t>7707173.37</t>
+  </si>
+  <si>
+    <t>BNNPGH1</t>
+  </si>
+  <si>
+    <t>XS2552367687</t>
+  </si>
+  <si>
+    <t>Barclays 8.407% 2027/32 T2</t>
+  </si>
+  <si>
+    <t>7,000,000</t>
+  </si>
+  <si>
+    <t>104.23</t>
+  </si>
+  <si>
+    <t>7517099.45</t>
+  </si>
+  <si>
+    <t>0.70</t>
+  </si>
+  <si>
+    <t>BTY0RB8</t>
+  </si>
+  <si>
+    <t>XS3130015715</t>
+  </si>
+  <si>
+    <t>Supermarket Income REIT 5.125% 2031</t>
+  </si>
+  <si>
+    <t>7,500,000</t>
+  </si>
+  <si>
+    <t>97.68</t>
+  </si>
+  <si>
+    <t>7389729.25</t>
+  </si>
+  <si>
+    <t>0.69</t>
+  </si>
+  <si>
+    <t>BSQNRD0</t>
+  </si>
+  <si>
+    <t>GB00BSQNRD01</t>
+  </si>
+  <si>
+    <t>UK Treasury 4.375% 07/03/2030</t>
+  </si>
+  <si>
+    <t>7,300,000</t>
+  </si>
+  <si>
+    <t>99.84</t>
+  </si>
+  <si>
+    <t>7309368.00</t>
+  </si>
+  <si>
+    <t>0.68</t>
+  </si>
+  <si>
+    <t>BPLHNF0</t>
+  </si>
+  <si>
+    <t>US09261HAK32</t>
+  </si>
+  <si>
+    <t>Blackstone Private Credit 3.25% 2027</t>
+  </si>
+  <si>
+    <t>9,820,000</t>
+  </si>
+  <si>
+    <t>97.52</t>
+  </si>
+  <si>
+    <t>7272143.53</t>
+  </si>
+  <si>
+    <t>BVYDGV4</t>
+  </si>
+  <si>
+    <t>XS3285555143</t>
+  </si>
+  <si>
+    <t>CPI Property 6.875% 2033</t>
+  </si>
+  <si>
+    <t>7,800,000</t>
+  </si>
+  <si>
+    <t>91.84</t>
+  </si>
+  <si>
+    <t>7242783.54</t>
+  </si>
+  <si>
+    <t>0.67</t>
+  </si>
+  <si>
+    <t>B11W6Z8</t>
+  </si>
+  <si>
+    <t>XS0248511254</t>
+  </si>
+  <si>
+    <t>Longstone 4.896% 2031</t>
+  </si>
+  <si>
+    <t>7,305,000</t>
+  </si>
+  <si>
+    <t>97.86</t>
+  </si>
+  <si>
+    <t>7218852.97</t>
+  </si>
+  <si>
+    <t>BQKVQW8</t>
+  </si>
+  <si>
+    <t>XS2807461699</t>
+  </si>
+  <si>
+    <t>KfW 4.25% 2030</t>
+  </si>
+  <si>
+    <t>98.94</t>
+  </si>
+  <si>
+    <t>7073645.50</t>
+  </si>
+  <si>
+    <t>0.66</t>
+  </si>
+  <si>
+    <t>BTWMSQ8</t>
+  </si>
+  <si>
+    <t>XS2978917404</t>
+  </si>
+  <si>
+    <t>Motability 6.25% 2045</t>
+  </si>
+  <si>
+    <t>7,150,000</t>
+  </si>
+  <si>
+    <t>97.56</t>
+  </si>
+  <si>
+    <t>7059720.99</t>
+  </si>
+  <si>
+    <t>BRJ4KK1</t>
+  </si>
+  <si>
+    <t>XS3232877590</t>
+  </si>
+  <si>
+    <t>Southern Water 5.75% 2030</t>
+  </si>
+  <si>
+    <t>98.04</t>
+  </si>
+  <si>
+    <t>7009678.46</t>
+  </si>
+  <si>
+    <t>0.65</t>
+  </si>
+  <si>
+    <t>BT9NCJ5</t>
+  </si>
+  <si>
+    <t>XS2930118265</t>
+  </si>
+  <si>
+    <t>Iberdrola SA 5.25% 2036</t>
+  </si>
+  <si>
+    <t>95.81</t>
+  </si>
+  <si>
+    <t>6858971.65</t>
+  </si>
+  <si>
+    <t>0.64</t>
+  </si>
+  <si>
+    <t>BP08ZS1</t>
+  </si>
+  <si>
+    <t>XS2870909863</t>
+  </si>
+  <si>
+    <t>South West Water 6.375% 2041</t>
+  </si>
+  <si>
+    <t>6,700,000</t>
+  </si>
+  <si>
+    <t>97.16</t>
+  </si>
+  <si>
+    <t>6788118.89</t>
+  </si>
+  <si>
+    <t>0.63</t>
+  </si>
+  <si>
+    <t>BPK65H4</t>
+  </si>
+  <si>
+    <t>XS2603557591</t>
+  </si>
+  <si>
+    <t>Center Parcs 5.876% 2027</t>
+  </si>
+  <si>
+    <t>6,581,000</t>
+  </si>
+  <si>
+    <t>100.75</t>
+  </si>
+  <si>
+    <t>6663750.22</t>
+  </si>
+  <si>
+    <t>0.62</t>
+  </si>
+  <si>
+    <t>BP4DRW0</t>
+  </si>
+  <si>
+    <t>XS2403528776</t>
+  </si>
+  <si>
+    <t>Canada Pension Plan 1.625% 2071</t>
+  </si>
+  <si>
+    <t>18,950,000</t>
+  </si>
+  <si>
+    <t>34.32</t>
+  </si>
+  <si>
+    <t>6638738.66</t>
   </si>
   <si>
     <t>BYM4WW3</t>
   </si>
   <si>
     <t>US1248EPBT92</t>
   </si>
   <si>
     <t>CCO Holdings 5.125% 2027 (144A)</t>
   </si>
   <si>
-    <t>27,500,000</t>
-[...779 lines deleted...]
-    <t>10496823.79</t>
+    <t>8,466,000</t>
+  </si>
+  <si>
+    <t>99.95</t>
+  </si>
+  <si>
+    <t>6552834.34</t>
+  </si>
+  <si>
+    <t>0.61</t>
+  </si>
+  <si>
+    <t>BMVJ7Q4</t>
+  </si>
+  <si>
+    <t>XS2678308359</t>
+  </si>
+  <si>
+    <t>Motability 5.625% 2035</t>
+  </si>
+  <si>
+    <t>6,500,000</t>
+  </si>
+  <si>
+    <t>99.22</t>
+  </si>
+  <si>
+    <t>6469095.54</t>
+  </si>
+  <si>
+    <t>0.60</t>
+  </si>
+  <si>
+    <t>B1W6XY7</t>
+  </si>
+  <si>
+    <t>XS0295479983</t>
+  </si>
+  <si>
+    <t>EIB 4.5% 2044</t>
+  </si>
+  <si>
+    <t>7,100,000</t>
+  </si>
+  <si>
+    <t>89.10</t>
+  </si>
+  <si>
+    <t>6347204.74</t>
+  </si>
+  <si>
+    <t>0.59</t>
+  </si>
+  <si>
+    <t>BMWF0Y0</t>
+  </si>
+  <si>
+    <t>XS2726389427</t>
+  </si>
+  <si>
+    <t>Standard Life 7.75% 2033/53 T2</t>
+  </si>
+  <si>
+    <t>5,750,000</t>
+  </si>
+  <si>
+    <t>106.44</t>
+  </si>
+  <si>
+    <t>6261299.03</t>
+  </si>
+  <si>
+    <t>0.58</t>
+  </si>
+  <si>
+    <t>BPJJKP7</t>
+  </si>
+  <si>
+    <t>GB00BPJJKP77</t>
+  </si>
+  <si>
+    <t>UK Treasury 4.75% 22/10/2043</t>
+  </si>
+  <si>
+    <t>6,600,000</t>
+  </si>
+  <si>
+    <t>92.31</t>
+  </si>
+  <si>
+    <t>6230262.00</t>
+  </si>
+  <si>
+    <t>BRS7WT4</t>
+  </si>
+  <si>
+    <t>XS2795681258</t>
+  </si>
+  <si>
+    <t>Gatwick Funding 5.5% 2040</t>
+  </si>
+  <si>
+    <t>6,400,000</t>
+  </si>
+  <si>
+    <t>91.52</t>
+  </si>
+  <si>
+    <t>6205109.97</t>
+  </si>
+  <si>
+    <t>B128DP4</t>
+  </si>
+  <si>
+    <t>GB00B128DP45</t>
+  </si>
+  <si>
+    <t>UK Treasury 4.25% 07/12/2046</t>
+  </si>
+  <si>
+    <t>84.87</t>
+  </si>
+  <si>
+    <t>6120558.00</t>
+  </si>
+  <si>
+    <t>0.57</t>
+  </si>
+  <si>
+    <t>BRBH7R4</t>
+  </si>
+  <si>
+    <t>XS2929421332</t>
+  </si>
+  <si>
+    <t>Center Parcs 5.94% 2030</t>
+  </si>
+  <si>
+    <t>5,400,000</t>
+  </si>
+  <si>
+    <t>101.68</t>
+  </si>
+  <si>
+    <t>5518446.93</t>
+  </si>
+  <si>
+    <t>0.51</t>
   </si>
   <si>
     <t>B24FF09</t>
   </si>
   <si>
     <t>GB00B24FF097</t>
   </si>
   <si>
     <t>UK Treasury 4.75% 07/12/2030</t>
   </si>
   <si>
-    <t>10,000,000</t>
-[...8 lines deleted...]
-    <t>0.96</t>
+    <t>5,200,000</t>
+  </si>
+  <si>
+    <t>101.66</t>
+  </si>
+  <si>
+    <t>5363885.00</t>
+  </si>
+  <si>
+    <t>0.50</t>
+  </si>
+  <si>
+    <t>BN6QCP1</t>
+  </si>
+  <si>
+    <t>XS2603557674</t>
+  </si>
+  <si>
+    <t>Center Parcs 6.136% 2031</t>
+  </si>
+  <si>
+    <t>101.72</t>
+  </si>
+  <si>
+    <t>5317019.32</t>
+  </si>
+  <si>
+    <t>0.49</t>
+  </si>
+  <si>
+    <t>BR4XVS8</t>
+  </si>
+  <si>
+    <t>US05464CAC55</t>
+  </si>
+  <si>
+    <t>Axon Enterprise 6.125% 2030 (144A)</t>
+  </si>
+  <si>
+    <t>6,800,000</t>
+  </si>
+  <si>
+    <t>101.87</t>
+  </si>
+  <si>
+    <t>5266150.98</t>
+  </si>
+  <si>
+    <t>XS3032045984</t>
+  </si>
+  <si>
+    <t>Investor AB 4% 2038</t>
+  </si>
+  <si>
+    <t>Sweden</t>
+  </si>
+  <si>
+    <t>6,000,000</t>
+  </si>
+  <si>
+    <t>99.37</t>
+  </si>
+  <si>
+    <t>5209335.95</t>
+  </si>
+  <si>
+    <t>0.48</t>
+  </si>
+  <si>
+    <t>BP9MBT7</t>
+  </si>
+  <si>
+    <t>XS3176273780</t>
+  </si>
+  <si>
+    <t>NextEra Energy 4.496% 2034/2056</t>
+  </si>
+  <si>
+    <t>96.38</t>
+  </si>
+  <si>
+    <t>5142500.46</t>
+  </si>
+  <si>
+    <t>BRQPST2</t>
+  </si>
+  <si>
+    <t>XS3086813436</t>
+  </si>
+  <si>
+    <t>Nationwide 7.875% 2031 Perp AT1</t>
+  </si>
+  <si>
+    <t>5,000,000</t>
+  </si>
+  <si>
+    <t>100.62</t>
+  </si>
+  <si>
+    <t>5140192.50</t>
+  </si>
+  <si>
+    <t>BRBQF33</t>
+  </si>
+  <si>
+    <t>XS2901369897</t>
+  </si>
+  <si>
+    <t>Piraeus Financial Holdings 5.375% 2030/35 T2</t>
+  </si>
+  <si>
+    <t>Greece</t>
+  </si>
+  <si>
+    <t>5,600,000</t>
+  </si>
+  <si>
+    <t>101.84</t>
+  </si>
+  <si>
+    <t>5122581.65</t>
+  </si>
+  <si>
+    <t>BNDSDY6</t>
+  </si>
+  <si>
+    <t>XS2721513260</t>
+  </si>
+  <si>
+    <t>B&amp;M European Value Retail 8.125% 2030</t>
+  </si>
+  <si>
+    <t>4,800,000</t>
+  </si>
+  <si>
+    <t>5034724.32</t>
+  </si>
+  <si>
+    <t>0.47</t>
+  </si>
+  <si>
+    <t>4045427</t>
+  </si>
+  <si>
+    <t>XS0113708969</t>
+  </si>
+  <si>
+    <t>IBRD 5.75% 2032</t>
+  </si>
+  <si>
+    <t>4,500,000</t>
+  </si>
+  <si>
+    <t>105.76</t>
+  </si>
+  <si>
+    <t>4969697.70</t>
+  </si>
+  <si>
+    <t>0.46</t>
+  </si>
+  <si>
+    <t>BNGH6X0</t>
+  </si>
+  <si>
+    <t>XS3278764579</t>
+  </si>
+  <si>
+    <t>Investec 5.625% 2031/36 T2</t>
+  </si>
+  <si>
+    <t>97.35</t>
+  </si>
+  <si>
+    <t>4913567.63</t>
+  </si>
+  <si>
+    <t>BP9MBS6</t>
+  </si>
+  <si>
+    <t>XS3176173568</t>
+  </si>
+  <si>
+    <t>NextEra Energy 3.996% 2031/2056</t>
+  </si>
+  <si>
+    <t>5,700,000</t>
+  </si>
+  <si>
+    <t>96.54</t>
+  </si>
+  <si>
+    <t>4883903.20</t>
+  </si>
+  <si>
+    <t>0.45</t>
+  </si>
+  <si>
+    <t>BQPG4X5</t>
+  </si>
+  <si>
+    <t>XS2741906809</t>
+  </si>
+  <si>
+    <t>National Grid ED S Wales 5.35% 2039</t>
+  </si>
+  <si>
+    <t>5,020,000</t>
+  </si>
+  <si>
+    <t>91.47</t>
+  </si>
+  <si>
+    <t>4785864.60</t>
+  </si>
+  <si>
+    <t>BDCHBW8</t>
+  </si>
+  <si>
+    <t>GB00BDCHBW80</t>
+  </si>
+  <si>
+    <t>UK Treasury 1.5% 22/07/2047</t>
+  </si>
+  <si>
+    <t>9,500,000</t>
+  </si>
+  <si>
+    <t>50.09</t>
+  </si>
+  <si>
+    <t>4785603.00</t>
+  </si>
+  <si>
+    <t>B044290</t>
+  </si>
+  <si>
+    <t>XS0206214354</t>
+  </si>
+  <si>
+    <t>Lunar Funding 1 5.75% 2033</t>
+  </si>
+  <si>
+    <t>4,700,000</t>
+  </si>
+  <si>
+    <t>99.29</t>
+  </si>
+  <si>
+    <t>4778552.01</t>
+  </si>
+  <si>
+    <t>0.44</t>
+  </si>
+  <si>
+    <t>BRTZPD2</t>
+  </si>
+  <si>
+    <t>US12116LAE92</t>
+  </si>
+  <si>
+    <t>Burford Capital 9.25% 2031 (144A)</t>
+  </si>
+  <si>
+    <t>90.37</t>
+  </si>
+  <si>
+    <t>4777908.87</t>
+  </si>
+  <si>
+    <t>BWQN073</t>
+  </si>
+  <si>
+    <t>XS3285675040</t>
+  </si>
+  <si>
+    <t>Alphabet Inc 6.125% 2126</t>
+  </si>
+  <si>
+    <t>94.61</t>
+  </si>
+  <si>
+    <t>4769322.05</t>
+  </si>
+  <si>
+    <t>BMJ0ND8</t>
+  </si>
+  <si>
+    <t>XS3222570742</t>
+  </si>
+  <si>
+    <t>AA Bond 5.5% 2032</t>
+  </si>
+  <si>
+    <t>97.06</t>
+  </si>
+  <si>
+    <t>4759123.80</t>
+  </si>
+  <si>
+    <t>BPQCCQ4</t>
+  </si>
+  <si>
+    <t>XS2711945878</t>
+  </si>
+  <si>
+    <t>Barclays 7.09% 2028/29</t>
+  </si>
+  <si>
+    <t>4,385,000</t>
+  </si>
+  <si>
+    <t>103.99</t>
+  </si>
+  <si>
+    <t>4683315.46</t>
+  </si>
+  <si>
+    <t>BVPN7D2</t>
+  </si>
+  <si>
+    <t>XS3293833003</t>
+  </si>
+  <si>
+    <t>Telereal 4.389% 2031 (A8)</t>
+  </si>
+  <si>
+    <t>4,600,000</t>
+  </si>
+  <si>
+    <t>98.31</t>
+  </si>
+  <si>
+    <t>4533546.84</t>
+  </si>
+  <si>
+    <t>0.42</t>
+  </si>
+  <si>
+    <t>BMCLLL2</t>
+  </si>
+  <si>
+    <t>US12116LAA70</t>
+  </si>
+  <si>
+    <t>Burford Capital 6.25% 2028 (144a)</t>
+  </si>
+  <si>
+    <t>6,022,000</t>
+  </si>
+  <si>
+    <t>94.17</t>
+  </si>
+  <si>
+    <t>4431291.11</t>
+  </si>
+  <si>
+    <t>0.41</t>
+  </si>
+  <si>
+    <t>BF99W39</t>
+  </si>
+  <si>
+    <t>XS1681849300</t>
+  </si>
+  <si>
+    <t>Yorkshire Building Society 3.375% 2027/28 T2</t>
+  </si>
+  <si>
+    <t>4,450,000</t>
+  </si>
+  <si>
+    <t>97.33</t>
+  </si>
+  <si>
+    <t>4413155.02</t>
+  </si>
+  <si>
+    <t>BTJT475</t>
+  </si>
+  <si>
+    <t>US94877DAA28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Weir Group 5.35%  2030 (144A)</t>
+  </si>
+  <si>
+    <t>5,500,000</t>
+  </si>
+  <si>
+    <t>101.40</t>
+  </si>
+  <si>
+    <t>4318521.44</t>
+  </si>
+  <si>
+    <t>0.40</t>
+  </si>
+  <si>
+    <t>BVN7QF1</t>
+  </si>
+  <si>
+    <t>DE000A4DFWM2</t>
+  </si>
+  <si>
+    <t>TAG Immobilien 3.625% 2032</t>
+  </si>
+  <si>
+    <t>5,100,000</t>
+  </si>
+  <si>
+    <t>96.22</t>
+  </si>
+  <si>
+    <t>4299885.90</t>
+  </si>
+  <si>
+    <t>B8F4PP2</t>
+  </si>
+  <si>
+    <t>XS0788184330</t>
+  </si>
+  <si>
+    <t>Sovereign Housing 4.768% 2043</t>
+  </si>
+  <si>
+    <t>83.74</t>
+  </si>
+  <si>
+    <t>4265600.43</t>
+  </si>
+  <si>
+    <t>GBP CCP Initial Margin</t>
+  </si>
+  <si>
+    <t>4,258,870</t>
+  </si>
+  <si>
+    <t>4258869.56</t>
+  </si>
+  <si>
+    <t>B60ZTR6</t>
+  </si>
+  <si>
+    <t>XS0425412227</t>
+  </si>
+  <si>
+    <t>Tesco Property Finance 1 7.6227% 2039</t>
+  </si>
+  <si>
+    <t>110.28</t>
+  </si>
+  <si>
+    <t>4159627.90</t>
+  </si>
+  <si>
+    <t>0.39</t>
+  </si>
+  <si>
+    <t>BTWWWV1</t>
+  </si>
+  <si>
+    <t>XS3215430227</t>
+  </si>
+  <si>
+    <t>Brisbane Airport 3.856% 2035</t>
+  </si>
+  <si>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>4,750,000</t>
+  </si>
+  <si>
+    <t>4099797.50</t>
+  </si>
+  <si>
+    <t>0.38</t>
+  </si>
+  <si>
+    <t>B1WGPV8</t>
+  </si>
+  <si>
+    <t>XS0298709188</t>
+  </si>
+  <si>
+    <t>Investor 5.5% 2037</t>
+  </si>
+  <si>
+    <t>3,800,000</t>
+  </si>
+  <si>
+    <t>99.36</t>
+  </si>
+  <si>
+    <t>3964599.31</t>
+  </si>
+  <si>
+    <t>0.37</t>
+  </si>
+  <si>
+    <t>BSPSXV6</t>
+  </si>
+  <si>
+    <t>XS2892950622</t>
+  </si>
+  <si>
+    <t>Realty Income 5% 2029</t>
+  </si>
+  <si>
+    <t>3,900,000</t>
+  </si>
+  <si>
+    <t>3958824.90</t>
+  </si>
+  <si>
+    <t>B3L28N4</t>
+  </si>
+  <si>
+    <t>XS0408958683</t>
+  </si>
+  <si>
+    <t>E.ON 6.75% 2039</t>
+  </si>
+  <si>
+    <t>3,700,000</t>
+  </si>
+  <si>
+    <t>104.22</t>
+  </si>
+  <si>
+    <t>3899259.84</t>
+  </si>
+  <si>
+    <t>0.36</t>
+  </si>
+  <si>
+    <t>BPJK5K0</t>
+  </si>
+  <si>
+    <t>XS2815887372</t>
+  </si>
+  <si>
+    <t>Centrica 6.5% 2030 Perp</t>
+  </si>
+  <si>
+    <t>100.57</t>
+  </si>
+  <si>
+    <t>3807484.75</t>
+  </si>
+  <si>
+    <t>0.35</t>
+  </si>
+  <si>
+    <t>BNNDV14</t>
+  </si>
+  <si>
+    <t>XS2420716628</t>
+  </si>
+  <si>
+    <t>Abrdn 5.25% 2026 Perp AT1</t>
+  </si>
+  <si>
+    <t>98.48</t>
+  </si>
+  <si>
+    <t>3801394.00</t>
+  </si>
+  <si>
+    <t>B8CHDW7</t>
+  </si>
+  <si>
+    <t>XS0785710046</t>
+  </si>
+  <si>
+    <t>AT&amp;T 4.875% 2044</t>
+  </si>
+  <si>
+    <t>4,300,000</t>
+  </si>
+  <si>
+    <t>81.97</t>
+  </si>
+  <si>
+    <t>3698519.44</t>
+  </si>
+  <si>
+    <t>0.34</t>
+  </si>
+  <si>
+    <t>BSS82C7</t>
+  </si>
+  <si>
+    <t>XS0275282878</t>
+  </si>
+  <si>
+    <t>Telereal FRN 2031 (B7)</t>
+  </si>
+  <si>
+    <t>5,050,000</t>
+  </si>
+  <si>
+    <t>96.85</t>
+  </si>
+  <si>
+    <t>3681492.75</t>
+  </si>
+  <si>
+    <t>BT9KY67</t>
+  </si>
+  <si>
+    <t>XS2902759625</t>
+  </si>
+  <si>
+    <t>Great Portland Estates 5.375% 2031</t>
+  </si>
+  <si>
+    <t>3,705,000</t>
+  </si>
+  <si>
+    <t>98.44</t>
+  </si>
+  <si>
+    <t>3650302.95</t>
+  </si>
+  <si>
+    <t>B4LK0L7</t>
+  </si>
+  <si>
+    <t>XS0528414377</t>
+  </si>
+  <si>
+    <t>Temasek 5.125% 2040</t>
+  </si>
+  <si>
+    <t>Singapore</t>
+  </si>
+  <si>
+    <t>3,650,000</t>
+  </si>
+  <si>
+    <t>96.12</t>
+  </si>
+  <si>
+    <t>3635400.43</t>
+  </si>
+  <si>
+    <t>BVK69X0</t>
+  </si>
+  <si>
+    <t>XS3222533112</t>
+  </si>
+  <si>
+    <t>Northern Powergrid 5.375% 2037</t>
+  </si>
+  <si>
+    <t>95.25</t>
+  </si>
+  <si>
+    <t>3604247.45</t>
+  </si>
+  <si>
+    <t>B96W8K8</t>
+  </si>
+  <si>
+    <t>XS0932036154</t>
+  </si>
+  <si>
+    <t>AT&amp;T 4.25% 2043</t>
+  </si>
+  <si>
+    <t>4,400,000</t>
+  </si>
+  <si>
+    <t>76.36</t>
+  </si>
+  <si>
+    <t>3515202.68</t>
+  </si>
+  <si>
+    <t>0.33</t>
+  </si>
+  <si>
+    <t>7085475</t>
+  </si>
+  <si>
+    <t>XS0123656836</t>
+  </si>
+  <si>
+    <t>SNCF Reseau 5.25% 2035</t>
+  </si>
+  <si>
+    <t>3,300,000</t>
+  </si>
+  <si>
+    <t>99.17</t>
+  </si>
+  <si>
+    <t>3301471.95</t>
+  </si>
+  <si>
+    <t>0.31</t>
+  </si>
+  <si>
+    <t>7705676</t>
+  </si>
+  <si>
+    <t>XS0179407910</t>
+  </si>
+  <si>
+    <t>HSBC Bank 5.844% 2031 Perp</t>
+  </si>
+  <si>
+    <t>3,072,000</t>
+  </si>
+  <si>
+    <t>102.17</t>
+  </si>
+  <si>
+    <t>3210512.11</t>
+  </si>
+  <si>
+    <t>0.30</t>
+  </si>
+  <si>
+    <t>B0316L2</t>
+  </si>
+  <si>
+    <t>XS0202407093</t>
+  </si>
+  <si>
+    <t>EIB 4.625% 2054</t>
+  </si>
+  <si>
+    <t>3,600,000</t>
+  </si>
+  <si>
+    <t>86.83</t>
+  </si>
+  <si>
+    <t>3203333.50</t>
+  </si>
+  <si>
+    <t>B3D2P86</t>
+  </si>
+  <si>
+    <t>XS0388006123</t>
+  </si>
+  <si>
+    <t>Centrica 7% 2033</t>
+  </si>
+  <si>
+    <t>2,846,000</t>
+  </si>
+  <si>
+    <t>107.42</t>
+  </si>
+  <si>
+    <t>3162423.98</t>
+  </si>
+  <si>
+    <t>0.29</t>
+  </si>
+  <si>
+    <t>B28RLV4</t>
+  </si>
+  <si>
+    <t>XS0327443627</t>
+  </si>
+  <si>
+    <t>E.ON 5.875% 2037</t>
+  </si>
+  <si>
+    <t>3,000,000</t>
+  </si>
+  <si>
+    <t>3014128.73</t>
+  </si>
+  <si>
+    <t>0.28</t>
+  </si>
+  <si>
+    <t>XS3293835396</t>
+  </si>
+  <si>
+    <t>Telereal 5.634% 2031 TAP</t>
+  </si>
+  <si>
+    <t>99.85</t>
+  </si>
+  <si>
+    <t>3004845.00</t>
+  </si>
+  <si>
+    <t>BSSHDX2</t>
+  </si>
+  <si>
+    <t>XS2754070899</t>
+  </si>
+  <si>
+    <t>Telereal 5.634% 2031 (B3)</t>
+  </si>
+  <si>
+    <t>2,950,000</t>
+  </si>
+  <si>
+    <t>99.75</t>
+  </si>
+  <si>
+    <t>2951725.70</t>
+  </si>
+  <si>
+    <t>0.27</t>
+  </si>
+  <si>
+    <t>B6Q9TM7</t>
+  </si>
+  <si>
+    <t>FR0011132356</t>
+  </si>
+  <si>
+    <t>EDF 5.5% 2041</t>
+  </si>
+  <si>
+    <t>3,100,000</t>
+  </si>
+  <si>
+    <t>88.69</t>
+  </si>
+  <si>
+    <t>2826514.01</t>
+  </si>
+  <si>
+    <t>0.26</t>
+  </si>
+  <si>
+    <t>BL97BV6</t>
+  </si>
+  <si>
+    <t>XS2364425863</t>
+  </si>
+  <si>
+    <t>Investec 1.875% 2027/28</t>
+  </si>
+  <si>
+    <t>2,800,000</t>
+  </si>
+  <si>
+    <t>95.64</t>
+  </si>
+  <si>
+    <t>2715145.92</t>
+  </si>
+  <si>
+    <t>0.25</t>
+  </si>
+  <si>
+    <t>BNG8MS0</t>
+  </si>
+  <si>
+    <t>XS2591021972</t>
+  </si>
+  <si>
+    <t>Yorkshire Water 5.5% 2035</t>
+  </si>
+  <si>
+    <t>2,674,000</t>
+  </si>
+  <si>
+    <t>93.79</t>
+  </si>
+  <si>
+    <t>2643700.10</t>
+  </si>
+  <si>
+    <t>GBP CCP Variation Margin</t>
+  </si>
+  <si>
+    <t>2,611,766</t>
+  </si>
+  <si>
+    <t>2611765.67</t>
+  </si>
+  <si>
+    <t>0.24</t>
+  </si>
+  <si>
+    <t>BRBWDG0</t>
+  </si>
+  <si>
+    <t>XS2901492582</t>
+  </si>
+  <si>
+    <t>Yorkshire Water 6.375% 2034</t>
+  </si>
+  <si>
+    <t>2,500,000</t>
+  </si>
+  <si>
+    <t>100.94</t>
+  </si>
+  <si>
+    <t>2582169.00</t>
+  </si>
+  <si>
+    <t>Collateral Account Memo</t>
+  </si>
+  <si>
+    <t>2,240,000</t>
+  </si>
+  <si>
+    <t>2240000.00</t>
+  </si>
+  <si>
+    <t>0.21</t>
+  </si>
+  <si>
+    <t>BRJNFJ2</t>
+  </si>
+  <si>
+    <t>BE0390219856</t>
+  </si>
+  <si>
+    <t>KBC Group 6% 2030 Perp AT1</t>
+  </si>
+  <si>
+    <t>2,400,000</t>
+  </si>
+  <si>
+    <t>100.28</t>
+  </si>
+  <si>
+    <t>2145970.04</t>
+  </si>
+  <si>
+    <t>0.20</t>
+  </si>
+  <si>
+    <t>BTQGX38</t>
+  </si>
+  <si>
+    <t>XS3103647031</t>
+  </si>
+  <si>
+    <t>Piraeus Bank SA 6.75% 2030 Perp AT1</t>
+  </si>
+  <si>
+    <t>100.51</t>
+  </si>
+  <si>
+    <t>2142860.70</t>
+  </si>
+  <si>
+    <t>5436365</t>
+  </si>
+  <si>
+    <t>XS0085727559</t>
+  </si>
+  <si>
+    <t>EIB 6% 2028</t>
+  </si>
+  <si>
+    <t>2,000,000</t>
+  </si>
+  <si>
+    <t>103.78</t>
+  </si>
+  <si>
+    <t>2113364.20</t>
+  </si>
+  <si>
+    <t>BNRQZN9</t>
+  </si>
+  <si>
+    <t>XS2824056522</t>
+  </si>
+  <si>
+    <t>Intesa Sanpaolo 7% 2032 Perp AT1</t>
+  </si>
+  <si>
+    <t>2,200,000</t>
+  </si>
+  <si>
+    <t>104.75</t>
+  </si>
+  <si>
+    <t>2062172.33</t>
+  </si>
+  <si>
+    <t>0.19</t>
+  </si>
+  <si>
+    <t>GBP Futures Initial Margin Account</t>
+  </si>
+  <si>
+    <t>2,058,710</t>
+  </si>
+  <si>
+    <t>2058710.00</t>
+  </si>
+  <si>
+    <t>BTFJ0S2</t>
+  </si>
+  <si>
+    <t>XS2898168443</t>
+  </si>
+  <si>
+    <t>Bank Of Ireland 6.375% 2030 Perp AT1</t>
+  </si>
+  <si>
+    <t>Ireland</t>
+  </si>
+  <si>
+    <t>2,300,000</t>
+  </si>
+  <si>
+    <t>100.88</t>
+  </si>
+  <si>
+    <t>2034495.37</t>
+  </si>
+  <si>
+    <t>BSCBV47</t>
+  </si>
+  <si>
+    <t>XS2817323749</t>
+  </si>
+  <si>
+    <t>Santander 7% 2029 Perp AT1</t>
+  </si>
+  <si>
+    <t>104.00</t>
+  </si>
+  <si>
+    <t>2013808.44</t>
+  </si>
+  <si>
+    <t>EUR Futures Initial Margin Account</t>
+  </si>
+  <si>
+    <t>1,634,274</t>
+  </si>
+  <si>
+    <t>1427929.06</t>
+  </si>
+  <si>
+    <t>0.13</t>
+  </si>
+  <si>
+    <t>BQHP601</t>
+  </si>
+  <si>
+    <t>XS2640859265</t>
+  </si>
+  <si>
+    <t>Pension Insurance Corp 8% 2033 T2</t>
+  </si>
+  <si>
+    <t>1,252,000</t>
+  </si>
+  <si>
+    <t>107.68</t>
+  </si>
+  <si>
+    <t>1385963.63</t>
+  </si>
+  <si>
+    <t>7791307</t>
+  </si>
+  <si>
+    <t>XS0186855077</t>
+  </si>
+  <si>
+    <t>Telereal 1.3657% 2031 (A6)</t>
+  </si>
+  <si>
+    <t>2,650,000</t>
+  </si>
+  <si>
+    <t>87.23</t>
+  </si>
+  <si>
+    <t>796629.26</t>
+  </si>
+  <si>
+    <t>0.07</t>
+  </si>
+  <si>
+    <t>USD Futures Initial Margin Account</t>
+  </si>
+  <si>
+    <t>209,000</t>
+  </si>
+  <si>
+    <t>158489.42</t>
+  </si>
+  <si>
+    <t>0.01</t>
   </si>
   <si>
     <t>7268607</t>
   </si>
   <si>
     <t>XS0139654635</t>
   </si>
   <si>
     <t>Telereal 1.9632% 2031 (B2)</t>
   </si>
   <si>
-    <t>10,425,000</t>
-[...1730 lines deleted...]
-    <t>0.02</t>
+    <t>10,625,000</t>
+  </si>
+  <si>
+    <t>99.64</t>
+  </si>
+  <si>
+    <t>42547.91</t>
   </si>
   <si>
     <t>GBP CCP Cash Account</t>
   </si>
   <si>
-    <t>30,360</t>
-[...2 lines deleted...]
-    <t>30360.29</t>
+    <t>0</t>
+  </si>
+  <si>
+    <t>-0.03</t>
   </si>
   <si>
     <t>USD Uncommitted Cash</t>
   </si>
   <si>
-    <t>10,063</t>
-[...2 lines deleted...]
-    <t>7481.44</t>
+    <t>-84,313</t>
+  </si>
+  <si>
+    <t>-63936.07</t>
+  </si>
+  <si>
+    <t>-0.01</t>
   </si>
   <si>
     <t>EUR Uncommitted Cash</t>
   </si>
   <si>
-    <t>-169,455</t>
-[...17 lines deleted...]
-    <t>-0.08</t>
+    <t>-567,176</t>
+  </si>
+  <si>
+    <t>-495563.61</t>
+  </si>
+  <si>
+    <t>-0.05</t>
+  </si>
+  <si>
+    <t>DE000F2Y2EY1</t>
+  </si>
+  <si>
+    <t>Euro-Bund Future Jun 26</t>
+  </si>
+  <si>
+    <t>-89</t>
+  </si>
+  <si>
+    <t>125.39</t>
+  </si>
+  <si>
+    <t>-9750677.10</t>
+  </si>
+  <si>
+    <t>-0.91</t>
   </si>
   <si>
     <t>-10,900,000</t>
   </si>
   <si>
-    <t>111.03</t>
-[...50 lines deleted...]
-    <t>-1.75</t>
+    <t>107.26</t>
+  </si>
+  <si>
+    <t>-10230668.30</t>
+  </si>
+  <si>
+    <t>-0.95</t>
+  </si>
+  <si>
+    <t>US 5yr Note Jun 26</t>
+  </si>
+  <si>
+    <t>-152</t>
+  </si>
+  <si>
+    <t>108.18</t>
+  </si>
+  <si>
+    <t>-12469335.33</t>
+  </si>
+  <si>
+    <t>-1.16</t>
+  </si>
+  <si>
+    <t>USD Fwd Asset 18-Jun-2026 S</t>
+  </si>
+  <si>
+    <t>-34,050,000</t>
+  </si>
+  <si>
+    <t>1.32</t>
+  </si>
+  <si>
+    <t>-25828535.81</t>
+  </si>
+  <si>
+    <t>-2.40</t>
+  </si>
+  <si>
+    <t>USD Fwd Asset 21-May-2026 S</t>
+  </si>
+  <si>
+    <t>-34,170,000</t>
+  </si>
+  <si>
+    <t>-25915035.09</t>
+  </si>
+  <si>
+    <t>-2.41</t>
   </si>
   <si>
     <t>-30,000,000</t>
   </si>
   <si>
-    <t>-29120691.60</t>
-[...77 lines deleted...]
-    <t>-195,000,000</t>
+    <t>-28157802.63</t>
+  </si>
+  <si>
+    <t>-2.62</t>
+  </si>
+  <si>
+    <t>Long Gilt Future 10yr Jun 26 - Cash</t>
+  </si>
+  <si>
+    <t>-78,923,210</t>
+  </si>
+  <si>
+    <t>-78923210.00</t>
+  </si>
+  <si>
+    <t>-7.34</t>
+  </si>
+  <si>
+    <t>DE000F2Y2EZ8</t>
+  </si>
+  <si>
+    <t>Euro-Bobl Future Jun 26</t>
+  </si>
+  <si>
+    <t>-1,041</t>
+  </si>
+  <si>
+    <t>115.43</t>
+  </si>
+  <si>
+    <t>-104990811.06</t>
+  </si>
+  <si>
+    <t>-9.77</t>
+  </si>
+  <si>
+    <t>IRS GBP PAY FLT 06/01/30</t>
+  </si>
+  <si>
+    <t>-117,000,000</t>
+  </si>
+  <si>
+    <t>-117996390.74</t>
+  </si>
+  <si>
+    <t>-10.98</t>
+  </si>
+  <si>
+    <t>EUR Fwd Asset 21-May-2026 S</t>
+  </si>
+  <si>
+    <t>-189,300,000</t>
   </si>
   <si>
     <t>1.14</t>
   </si>
   <si>
-    <t>-170675423.92</t>
-[...2 lines deleted...]
-    <t>-15.81</t>
+    <t>-165804702.64</t>
+  </si>
+  <si>
+    <t>-15.43</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3076,51 +3238,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="49.71428680419922" customWidth="1"/>
+    <col min="1" max="1" width="52.28571319580078" customWidth="1"/>
     <col min="2" max="2" width="29.85714340209961" customWidth="1"/>
     <col min="3" max="3" width="9.142857551574707" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
       </c>
@@ -3199,5474 +3361,5801 @@
         <v>17</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:K160"/>
+  <dimension ref="A1:K169"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="49.71428680419922" customWidth="1"/>
+    <col min="1" max="1" width="54.14285659790039" customWidth="1"/>
     <col min="2" max="2" width="12.571428298950195" customWidth="1"/>
     <col min="3" max="3" width="18.428571701049805" customWidth="1"/>
     <col min="4" max="4" width="51.71428680419922" customWidth="1"/>
     <col min="5" max="5" width="22.285715103149414" customWidth="1"/>
     <col min="6" max="6" width="14.428571701049805" customWidth="1"/>
     <col min="7" max="7" width="13.857142448425293" customWidth="1"/>
     <col min="8" max="8" width="11.285714149475098" customWidth="1"/>
     <col min="9" max="9" width="14.285714149475098" customWidth="1"/>
     <col min="10" max="10" width="23.714284896850586" customWidth="1"/>
     <col min="11" max="11" width="9.142857551574707" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>68</v>
       </c>
       <c r="K7" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>71</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>74</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>75</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>76</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>77</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="C9" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="D9" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="C9" s="0" t="s">
+      <c r="E9" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F9" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="D9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="H9" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I9" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="K9" s="0" t="s">
         <v>82</v>
-      </c>
-[...13 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F10" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J10" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="K10" s="0" t="s">
         <v>89</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
+      <c r="B11" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="D11" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="G11" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0" t="s">
+      <c r="H11" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J11" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="G11" s="0" t="s">
-[...8 lines deleted...]
-      <c r="J11" s="0" t="s">
+      <c r="K11" s="0" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0">
         <v>11</v>
       </c>
+      <c r="B12" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="D12" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>49</v>
+        <v>101</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0">
         <v>12</v>
       </c>
+      <c r="B13" s="0" t="s">
+        <v>104</v>
+      </c>
       <c r="C13" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>73</v>
+        <v>114</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>117</v>
+        <v>73</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>41</v>
+        <v>129</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0">
         <v>16</v>
       </c>
-      <c r="B17" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" s="0" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>131</v>
+        <v>34</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>133</v>
+        <v>50</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>73</v>
+        <v>141</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>146</v>
+        <v>42</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>41</v>
+        <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C23" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I23" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J23" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="K23" s="0" t="s">
         <v>173</v>
-      </c>
-[...22 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>91</v>
+        <v>185</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C25" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I25" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J25" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="K25" s="0" t="s">
         <v>187</v>
-      </c>
-[...22 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>47</v>
+        <v>197</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>195</v>
+        <v>122</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C27" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I27" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J27" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="K27" s="0" t="s">
         <v>200</v>
-      </c>
-[...22 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0">
         <v>28</v>
       </c>
+      <c r="B29" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>214</v>
+      </c>
       <c r="D29" s="0" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>49</v>
+        <v>217</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>91</v>
+        <v>51</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0">
         <v>29</v>
       </c>
-      <c r="B30" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D30" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>41</v>
+        <v>73</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>220</v>
+        <v>50</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>36</v>
+        <v>185</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0">
         <v>30</v>
       </c>
+      <c r="B31" s="0" t="s">
+        <v>224</v>
+      </c>
       <c r="C31" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>224</v>
+        <v>42</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>139</v>
+        <v>227</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>41</v>
+        <v>234</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>238</v>
+        <v>42</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>41</v>
+        <v>249</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>242</v>
+        <v>253</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="C36" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="F36" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="D36" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G36" s="0" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>81</v>
+        <v>42</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="K37" s="0" t="s">
-        <v>268</v>
+        <v>36</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0">
         <v>37</v>
       </c>
+      <c r="B38" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>274</v>
+      </c>
       <c r="D38" s="0" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>49</v>
+        <v>277</v>
       </c>
       <c r="H38" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I38" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="K38" s="0" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>41</v>
+        <v>114</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>276</v>
+        <v>210</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="H39" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I39" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="K39" s="0" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="K40" s="0" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="E41" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="G41" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I41" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J41" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="K41" s="0" t="s">
         <v>289</v>
-      </c>
-[...16 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>197</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>296</v>
+        <v>257</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="K42" s="0" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>238</v>
+        <v>42</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>276</v>
+        <v>305</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="K43" s="0" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>41</v>
+        <v>73</v>
       </c>
       <c r="F44" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="H44" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I44" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J44" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="K44" s="0" t="s">
         <v>308</v>
-      </c>
-[...13 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="K45" s="0" t="s">
-        <v>35</v>
+        <v>321</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>320</v>
+        <v>270</v>
       </c>
       <c r="G46" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="H46" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I46" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J46" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="K46" s="0" t="s">
         <v>321</v>
-      </c>
-[...10 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="K47" s="0" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>131</v>
+        <v>42</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="K48" s="0" t="s">
-        <v>336</v>
+        <v>321</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>289</v>
+        <v>42</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="K49" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C50" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E50" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="F50" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="G50" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="H50" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I50" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J50" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="K50" s="0" t="s">
         <v>345</v>
-      </c>
-[...22 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>41</v>
+        <v>356</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="K51" s="0" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>41</v>
+        <v>249</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>360</v>
+        <v>270</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K52" s="0" t="s">
-        <v>356</v>
+        <v>366</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0">
         <v>52</v>
       </c>
-      <c r="B53" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D53" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>224</v>
+        <v>48</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>276</v>
+        <v>368</v>
       </c>
       <c r="G53" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I53" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J53" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="K53" s="0" t="s">
         <v>366</v>
-      </c>
-[...10 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0">
         <v>53</v>
       </c>
-      <c r="B54" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D54" s="0" t="s">
         <v>370</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>371</v>
       </c>
       <c r="G54" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="H54" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I54" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J54" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="H54" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J54" s="0" t="s">
+      <c r="K54" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>374</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>375</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>376</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F55" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="G55" s="0" t="s">
         <v>377</v>
       </c>
-      <c r="G55" s="0" t="s">
+      <c r="H55" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I55" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J55" s="0" t="s">
         <v>378</v>
       </c>
-      <c r="H55" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J55" s="0" t="s">
+      <c r="K55" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>380</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>381</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>382</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>41</v>
+        <v>73</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>308</v>
+        <v>383</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="K56" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>81</v>
+        <v>42</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>308</v>
+        <v>390</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="K57" s="0" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>394</v>
+        <v>42</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>252</v>
+        <v>397</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="K58" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="G59" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I59" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J59" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="K59" s="0" t="s">
         <v>400</v>
-      </c>
-[...19 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>117</v>
+        <v>42</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="K60" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="K61" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0">
         <v>61</v>
       </c>
+      <c r="B62" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>422</v>
+      </c>
       <c r="D62" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>65</v>
+        <v>349</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>415</v>
+        <v>424</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>67</v>
+        <v>425</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="K62" s="0" t="s">
-        <v>418</v>
+        <v>427</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>422</v>
+        <v>429</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>423</v>
+        <v>430</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>289</v>
+        <v>42</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>424</v>
+        <v>293</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="K63" s="0" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>41</v>
+        <v>73</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>424</v>
+        <v>436</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>431</v>
+        <v>198</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="K64" s="0" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="D65" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F65" s="0" t="s">
         <v>436</v>
       </c>
-      <c r="E65" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G65" s="0" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="K65" s="0" t="s">
-        <v>440</v>
+        <v>427</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="K66" s="0" t="s">
-        <v>440</v>
+        <v>449</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="D67" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="E67" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F67" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="G67" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="H67" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I67" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J67" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="K67" s="0" t="s">
         <v>449</v>
-      </c>
-[...19 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="K68" s="0" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="K69" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>41</v>
+        <v>73</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>470</v>
+        <v>453</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>471</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>472</v>
       </c>
       <c r="K70" s="0" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="C71" s="0" t="s">
         <v>474</v>
       </c>
-      <c r="C71" s="0" t="s">
+      <c r="D71" s="0" t="s">
         <v>475</v>
       </c>
-      <c r="D71" s="0" t="s">
+      <c r="E71" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F71" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="G71" s="0" t="s">
         <v>476</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F71" s="0" t="s">
+      <c r="H71" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I71" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J71" s="0" t="s">
         <v>477</v>
       </c>
-      <c r="G71" s="0" t="s">
+      <c r="K71" s="0" t="s">
         <v>478</v>
-      </c>
-[...10 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="D72" s="0" t="s">
         <v>481</v>
       </c>
-      <c r="C72" s="0" t="s">
+      <c r="E72" s="0" t="s">
         <v>482</v>
       </c>
-      <c r="D72" s="0" t="s">
+      <c r="F72" s="0" t="s">
         <v>483</v>
-      </c>
-[...4 lines deleted...]
-        <v>477</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>484</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>36</v>
+        <v>185</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>485</v>
       </c>
       <c r="K72" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>486</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>487</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>488</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>477</v>
+        <v>489</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>297</v>
+        <v>490</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="K73" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="K74" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="K75" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="C76" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="E76" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="F76" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="G76" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="H76" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="I76" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J76" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="K76" s="0" t="s">
         <v>506</v>
-      </c>
-[...22 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>41</v>
+        <v>141</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="K77" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="C78" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="H78" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I78" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J78" s="0" t="s">
+        <v>525</v>
+      </c>
+      <c r="K78" s="0" t="s">
         <v>519</v>
-      </c>
-[...22 lines deleted...]
-        <v>524</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>528</v>
+        <v>48</v>
       </c>
       <c r="F79" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="G79" s="0" t="s">
         <v>529</v>
       </c>
-      <c r="G79" s="0" t="s">
+      <c r="H79" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I79" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>530</v>
       </c>
-      <c r="H79" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J79" s="0" t="s">
+      <c r="K79" s="0" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="C80" s="0" t="s">
         <v>533</v>
       </c>
-      <c r="C80" s="0" t="s">
+      <c r="D80" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="D80" s="0" t="s">
+      <c r="E80" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F80" s="0" t="s">
         <v>535</v>
-      </c>
-[...4 lines deleted...]
-        <v>508</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>536</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>537</v>
       </c>
       <c r="K80" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>538</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>539</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>238</v>
+        <v>42</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>508</v>
+        <v>489</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>541</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>542</v>
       </c>
       <c r="K81" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>544</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>545</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>41</v>
+        <v>234</v>
       </c>
       <c r="F82" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="G82" s="0" t="s">
         <v>547</v>
       </c>
-      <c r="G82" s="0" t="s">
+      <c r="H82" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I82" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>548</v>
       </c>
-      <c r="H82" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J82" s="0" t="s">
+      <c r="K82" s="0" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>550</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>551</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>553</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>554</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>555</v>
       </c>
       <c r="K83" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>557</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>558</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>33</v>
+        <v>114</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>560</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>561</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>562</v>
       </c>
       <c r="K84" s="0" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
+        <v>564</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>565</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>566</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="F85" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>568</v>
+      </c>
+      <c r="H85" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I85" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J85" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="K85" s="0" t="s">
         <v>563</v>
-      </c>
-[...25 lines deleted...]
-        <v>569</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>570</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>571</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>41</v>
+        <v>73</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>566</v>
+        <v>573</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>36</v>
+        <v>185</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="K86" s="0" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="K87" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="K88" s="0" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="K89" s="0" t="s">
-        <v>582</v>
+        <v>597</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>601</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="H90" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I90" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J90" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="K90" s="0" t="s">
         <v>597</v>
-      </c>
-[...19 lines deleted...]
-        <v>582</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="K91" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>117</v>
+        <v>42</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>610</v>
+        <v>587</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="K92" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>73</v>
+        <v>114</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>91</v>
+        <v>37</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="K93" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0">
         <v>93</v>
       </c>
+      <c r="B94" s="0" t="s">
+        <v>623</v>
+      </c>
       <c r="C94" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>623</v>
+        <v>42</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="K94" s="0" t="s">
-        <v>620</v>
+        <v>629</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>73</v>
+        <v>114</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>617</v>
+        <v>626</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>91</v>
+        <v>37</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="K95" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E96" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>640</v>
+      </c>
+      <c r="H96" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="I96" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J96" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="K96" s="0" t="s">
         <v>635</v>
-      </c>
-[...19 lines deleted...]
-        <v>632</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0">
         <v>96</v>
       </c>
-      <c r="B97" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="K97" s="0" t="s">
-        <v>632</v>
+        <v>648</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>586</v>
+        <v>645</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="K98" s="0" t="s">
-        <v>632</v>
+        <v>648</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>654</v>
+        <v>42</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="K99" s="0" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>41</v>
+        <v>663</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="K100" s="0" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="D101" s="0" t="s">
+        <v>669</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="C101" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H101" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="K101" s="0" t="s">
-        <v>658</v>
+        <v>672</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="K102" s="0" t="s">
-        <v>658</v>
+        <v>679</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="H103" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I103" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J103" s="0" t="s">
+        <v>684</v>
+      </c>
+      <c r="K103" s="0" t="s">
         <v>679</v>
-      </c>
-[...19 lines deleted...]
-        <v>683</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>41</v>
+        <v>73</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="K104" s="0" t="s">
-        <v>683</v>
+        <v>691</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="C105" s="0" t="s">
+        <v>693</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>696</v>
+      </c>
+      <c r="H105" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I105" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J105" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="K105" s="0" t="s">
         <v>691</v>
-      </c>
-[...22 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>528</v>
+        <v>42</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>636</v>
+        <v>701</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="K106" s="0" t="s">
-        <v>701</v>
+        <v>691</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="K107" s="0" t="s">
-        <v>701</v>
+        <v>710</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E108" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="F108" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>714</v>
+      </c>
+      <c r="H108" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="I108" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J108" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="K108" s="0" t="s">
         <v>710</v>
-      </c>
-[...19 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>717</v>
+        <v>657</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>91</v>
+        <v>37</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="K109" s="0" t="s">
-        <v>720</v>
+        <v>710</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>721</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>722</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>723</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>41</v>
+        <v>114</v>
       </c>
       <c r="F110" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="G110" s="0" t="s">
         <v>724</v>
       </c>
-      <c r="G110" s="0" t="s">
+      <c r="H110" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I110" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="H110" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K110" s="0" t="s">
-        <v>727</v>
+        <v>710</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
+        <v>726</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="D111" s="0" t="s">
         <v>728</v>
       </c>
-      <c r="C111" s="0" t="s">
+      <c r="E111" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>729</v>
       </c>
-      <c r="D111" s="0" t="s">
+      <c r="G111" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...5 lines deleted...]
-      <c r="G111" s="0" t="s">
+      <c r="H111" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I111" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="H111" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K111" s="0" t="s">
-        <v>727</v>
+        <v>710</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="C112" s="0" t="s">
         <v>733</v>
       </c>
-      <c r="C112" s="0" t="s">
+      <c r="D112" s="0" t="s">
         <v>734</v>
       </c>
-      <c r="D112" s="0" t="s">
+      <c r="E112" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F112" s="0" t="s">
         <v>735</v>
-      </c>
-[...4 lines deleted...]
-        <v>636</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>736</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>737</v>
       </c>
       <c r="K112" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>739</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>740</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>741</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>742</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>743</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>36</v>
+        <v>185</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>744</v>
       </c>
       <c r="K113" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>746</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>747</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>655</v>
+        <v>749</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>91</v>
+        <v>37</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="K114" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>394</v>
+        <v>42</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>36</v>
+        <v>185</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="K115" s="0" t="s">
-        <v>745</v>
+        <v>758</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="C116" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="D116" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="E116" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F116" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="H116" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I116" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J116" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="K116" s="0" t="s">
         <v>758</v>
-      </c>
-[...22 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>636</v>
+        <v>657</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="K117" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0">
         <v>117</v>
       </c>
-      <c r="B118" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C118" s="0" t="s">
+      <c r="D118" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="D118" s="0" t="s">
+      <c r="E118" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F118" s="0" t="s">
         <v>771</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F118" s="0" t="s">
+      <c r="G118" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="H118" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I118" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J118" s="0" t="s">
         <v>772</v>
       </c>
-      <c r="G118" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K118" s="0" t="s">
-        <v>775</v>
+        <v>758</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="C119" s="0" t="s">
+        <v>774</v>
+      </c>
+      <c r="D119" s="0" t="s">
+        <v>775</v>
+      </c>
+      <c r="E119" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="G119" s="0" t="s">
         <v>776</v>
       </c>
-      <c r="C119" s="0" t="s">
+      <c r="H119" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I119" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J119" s="0" t="s">
         <v>777</v>
       </c>
-      <c r="D119" s="0" t="s">
+      <c r="K119" s="0" t="s">
         <v>778</v>
-      </c>
-[...19 lines deleted...]
-        <v>775</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
+        <v>779</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>780</v>
+      </c>
+      <c r="D120" s="0" t="s">
         <v>781</v>
       </c>
-      <c r="C120" s="0" t="s">
+      <c r="E120" s="0" t="s">
         <v>782</v>
       </c>
-      <c r="D120" s="0" t="s">
+      <c r="F120" s="0" t="s">
         <v>783</v>
       </c>
-      <c r="E120" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G120" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="H120" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I120" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>784</v>
       </c>
-      <c r="H120" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J120" s="0" t="s">
+      <c r="K120" s="0" t="s">
         <v>785</v>
-      </c>
-[...1 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
+        <v>786</v>
+      </c>
+      <c r="C121" s="0" t="s">
         <v>787</v>
       </c>
-      <c r="C121" s="0" t="s">
+      <c r="D121" s="0" t="s">
         <v>788</v>
       </c>
-      <c r="D121" s="0" t="s">
+      <c r="E121" s="0" t="s">
+        <v>644</v>
+      </c>
+      <c r="F121" s="0" t="s">
         <v>789</v>
-      </c>
-[...4 lines deleted...]
-        <v>754</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>790</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>791</v>
       </c>
       <c r="K121" s="0" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>793</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>794</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>795</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>41</v>
+        <v>73</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>796</v>
       </c>
       <c r="G122" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="H122" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I122" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>797</v>
-      </c>
-[...7 lines deleted...]
-        <v>798</v>
       </c>
       <c r="K122" s="0" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
+        <v>798</v>
+      </c>
+      <c r="C123" s="0" t="s">
         <v>799</v>
       </c>
-      <c r="C123" s="0" t="s">
+      <c r="D123" s="0" t="s">
         <v>800</v>
       </c>
-      <c r="D123" s="0" t="s">
+      <c r="E123" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F123" s="0" t="s">
         <v>801</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F123" s="0" t="s">
+      <c r="G123" s="0" t="s">
         <v>802</v>
       </c>
-      <c r="G123" s="0" t="s">
+      <c r="H123" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I123" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>803</v>
       </c>
-      <c r="H123" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J123" s="0" t="s">
+      <c r="K123" s="0" t="s">
         <v>804</v>
-      </c>
-[...1 lines deleted...]
-        <v>792</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0">
         <v>123</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>805</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>806</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>807</v>
       </c>
       <c r="E124" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>801</v>
+      </c>
+      <c r="G124" s="0" t="s">
         <v>808</v>
       </c>
-      <c r="F124" s="0" t="s">
+      <c r="H124" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I124" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>809</v>
       </c>
-      <c r="G124" s="0" t="s">
+      <c r="K124" s="0" t="s">
         <v>810</v>
-      </c>
-[...10 lines deleted...]
-        <v>792</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0">
         <v>124</v>
       </c>
       <c r="B125" s="0" t="s">
+        <v>811</v>
+      </c>
+      <c r="C125" s="0" t="s">
         <v>812</v>
       </c>
-      <c r="C125" s="0" t="s">
+      <c r="D125" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="D125" s="0" t="s">
+      <c r="E125" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>789</v>
+      </c>
+      <c r="G125" s="0" t="s">
         <v>814</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F125" s="0" t="s">
+      <c r="H125" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I125" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J125" s="0" t="s">
         <v>815</v>
       </c>
-      <c r="G125" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K125" s="0" t="s">
-        <v>818</v>
+        <v>810</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0">
         <v>125</v>
       </c>
       <c r="B126" s="0" t="s">
+        <v>816</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>817</v>
+      </c>
+      <c r="D126" s="0" t="s">
+        <v>818</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="F126" s="0" t="s">
         <v>819</v>
       </c>
-      <c r="C126" s="0" t="s">
+      <c r="G126" s="0" t="s">
         <v>820</v>
       </c>
-      <c r="D126" s="0" t="s">
+      <c r="H126" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I126" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>821</v>
       </c>
-      <c r="E126" s="0" t="s">
-[...5 lines deleted...]
-      <c r="G126" s="0" t="s">
+      <c r="K126" s="0" t="s">
         <v>822</v>
-      </c>
-[...10 lines deleted...]
-        <v>818</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0">
         <v>126</v>
       </c>
       <c r="B127" s="0" t="s">
+        <v>823</v>
+      </c>
+      <c r="C127" s="0" t="s">
         <v>824</v>
       </c>
-      <c r="C127" s="0" t="s">
+      <c r="D127" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="D127" s="0" t="s">
+      <c r="E127" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F127" s="0" t="s">
         <v>826</v>
       </c>
-      <c r="E127" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F127" s="0" t="s">
+      <c r="G127" s="0" t="s">
         <v>827</v>
       </c>
-      <c r="G127" s="0" t="s">
+      <c r="H127" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I127" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>828</v>
       </c>
-      <c r="H127" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K127" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0">
         <v>127</v>
       </c>
       <c r="B128" s="0" t="s">
+        <v>829</v>
+      </c>
+      <c r="C128" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="C128" s="0" t="s">
+      <c r="D128" s="0" t="s">
         <v>831</v>
       </c>
-      <c r="D128" s="0" t="s">
+      <c r="E128" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F128" s="0" t="s">
         <v>832</v>
       </c>
-      <c r="E128" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F128" s="0" t="s">
+      <c r="G128" s="0" t="s">
         <v>833</v>
       </c>
-      <c r="G128" s="0" t="s">
+      <c r="H128" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I128" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J128" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="H128" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K128" s="0" t="s">
-        <v>836</v>
+        <v>822</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0">
         <v>128</v>
       </c>
       <c r="B129" s="0" t="s">
+        <v>835</v>
+      </c>
+      <c r="C129" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="D129" s="0" t="s">
         <v>837</v>
       </c>
-      <c r="C129" s="0" t="s">
+      <c r="E129" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="D129" s="0" t="s">
+      <c r="F129" s="0" t="s">
         <v>839</v>
       </c>
-      <c r="E129" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F129" s="0" t="s">
+      <c r="G129" s="0" t="s">
         <v>840</v>
       </c>
-      <c r="G129" s="0" t="s">
+      <c r="H129" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I129" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="H129" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K129" s="0" t="s">
-        <v>843</v>
+        <v>822</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0">
         <v>129</v>
       </c>
       <c r="B130" s="0" t="s">
+        <v>842</v>
+      </c>
+      <c r="C130" s="0" t="s">
+        <v>843</v>
+      </c>
+      <c r="D130" s="0" t="s">
         <v>844</v>
       </c>
-      <c r="C130" s="0" t="s">
+      <c r="E130" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F130" s="0" t="s">
+        <v>801</v>
+      </c>
+      <c r="G130" s="0" t="s">
         <v>845</v>
       </c>
-      <c r="D130" s="0" t="s">
+      <c r="H130" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I130" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J130" s="0" t="s">
         <v>846</v>
       </c>
-      <c r="E130" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K130" s="0" t="s">
-        <v>850</v>
+        <v>822</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0">
         <v>130</v>
       </c>
       <c r="B131" s="0" t="s">
+        <v>847</v>
+      </c>
+      <c r="C131" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="D131" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="E131" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="F131" s="0" t="s">
+        <v>850</v>
+      </c>
+      <c r="G131" s="0" t="s">
         <v>851</v>
       </c>
-      <c r="C131" s="0" t="s">
+      <c r="H131" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I131" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J131" s="0" t="s">
         <v>852</v>
       </c>
-      <c r="D131" s="0" t="s">
+      <c r="K131" s="0" t="s">
         <v>853</v>
-      </c>
-[...19 lines deleted...]
-        <v>850</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0">
         <v>131</v>
       </c>
       <c r="B132" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="C132" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="D132" s="0" t="s">
+        <v>856</v>
+      </c>
+      <c r="E132" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="F132" s="0" t="s">
         <v>857</v>
       </c>
-      <c r="C132" s="0" t="s">
+      <c r="G132" s="0" t="s">
         <v>858</v>
       </c>
-      <c r="D132" s="0" t="s">
+      <c r="H132" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I132" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J132" s="0" t="s">
         <v>859</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F132" s="0" t="s">
+      <c r="K132" s="0" t="s">
         <v>860</v>
-      </c>
-[...13 lines deleted...]
-        <v>863</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0">
         <v>132</v>
       </c>
       <c r="B133" s="0" t="s">
+        <v>861</v>
+      </c>
+      <c r="C133" s="0" t="s">
+        <v>862</v>
+      </c>
+      <c r="D133" s="0" t="s">
+        <v>863</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F133" s="0" t="s">
         <v>864</v>
       </c>
-      <c r="C133" s="0" t="s">
+      <c r="G133" s="0" t="s">
         <v>865</v>
       </c>
-      <c r="D133" s="0" t="s">
+      <c r="H133" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I133" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>866</v>
       </c>
-      <c r="E133" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F133" s="0" t="s">
+      <c r="K133" s="0" t="s">
         <v>867</v>
-      </c>
-[...13 lines deleted...]
-        <v>870</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0">
         <v>133</v>
       </c>
       <c r="B134" s="0" t="s">
+        <v>868</v>
+      </c>
+      <c r="C134" s="0" t="s">
+        <v>869</v>
+      </c>
+      <c r="D134" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F134" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="C134" s="0" t="s">
+      <c r="G134" s="0" t="s">
         <v>872</v>
       </c>
-      <c r="D134" s="0" t="s">
+      <c r="H134" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I134" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>873</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K134" s="0" t="s">
-        <v>877</v>
+        <v>867</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0">
         <v>134</v>
       </c>
       <c r="B135" s="0" t="s">
+        <v>874</v>
+      </c>
+      <c r="C135" s="0" t="s">
+        <v>875</v>
+      </c>
+      <c r="D135" s="0" t="s">
+        <v>876</v>
+      </c>
+      <c r="E135" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F135" s="0" t="s">
+        <v>877</v>
+      </c>
+      <c r="G135" s="0" t="s">
         <v>878</v>
       </c>
-      <c r="C135" s="0" t="s">
+      <c r="H135" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I135" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J135" s="0" t="s">
         <v>879</v>
       </c>
-      <c r="D135" s="0" t="s">
+      <c r="K135" s="0" t="s">
         <v>880</v>
-      </c>
-[...19 lines deleted...]
-        <v>884</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0">
         <v>135</v>
       </c>
       <c r="B136" s="0" t="s">
+        <v>881</v>
+      </c>
+      <c r="C136" s="0" t="s">
+        <v>882</v>
+      </c>
+      <c r="D136" s="0" t="s">
+        <v>883</v>
+      </c>
+      <c r="E136" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F136" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="G136" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="H136" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I136" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J136" s="0" t="s">
         <v>885</v>
       </c>
-      <c r="C136" s="0" t="s">
+      <c r="K136" s="0" t="s">
         <v>886</v>
-      </c>
-[...22 lines deleted...]
-        <v>884</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0">
         <v>136</v>
       </c>
+      <c r="C137" s="0" t="s">
+        <v>887</v>
+      </c>
       <c r="D137" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>892</v>
+        <v>884</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>49</v>
+        <v>889</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I137" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>893</v>
+        <v>890</v>
       </c>
       <c r="K137" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0">
         <v>137</v>
       </c>
       <c r="B138" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>892</v>
+      </c>
+      <c r="D138" s="0" t="s">
+        <v>893</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>894</v>
       </c>
-      <c r="C138" s="0" t="s">
+      <c r="G138" s="0" t="s">
         <v>895</v>
       </c>
-      <c r="D138" s="0" t="s">
+      <c r="H138" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I138" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J138" s="0" t="s">
         <v>896</v>
       </c>
-      <c r="E138" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F138" s="0" t="s">
+      <c r="K138" s="0" t="s">
         <v>897</v>
-      </c>
-[...13 lines deleted...]
-        <v>900</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0">
         <v>138</v>
       </c>
+      <c r="B139" s="0" t="s">
+        <v>898</v>
+      </c>
+      <c r="C139" s="0" t="s">
+        <v>899</v>
+      </c>
       <c r="D139" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E139" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="F139" s="0" t="s">
         <v>901</v>
       </c>
-      <c r="E139" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F139" s="0" t="s">
+      <c r="G139" s="0" t="s">
         <v>902</v>
       </c>
-      <c r="G139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H139" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>903</v>
       </c>
       <c r="K139" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0">
         <v>139</v>
       </c>
       <c r="B140" s="0" t="s">
         <v>905</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>906</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>907</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>117</v>
+        <v>42</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>908</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>909</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>910</v>
       </c>
       <c r="K140" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0">
         <v>140</v>
       </c>
+      <c r="B141" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="C141" s="0" t="s">
+        <v>913</v>
+      </c>
       <c r="D141" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>49</v>
+        <v>916</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="K141" s="0" t="s">
-        <v>915</v>
+        <v>911</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0">
         <v>141</v>
       </c>
-      <c r="B142" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D142" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>919</v>
       </c>
       <c r="G142" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="H142" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I142" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J142" s="0" t="s">
         <v>920</v>
       </c>
-      <c r="H142" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J142" s="0" t="s">
+      <c r="K142" s="0" t="s">
         <v>921</v>
-      </c>
-[...1 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0">
         <v>142</v>
       </c>
       <c r="B143" s="0" t="s">
+        <v>922</v>
+      </c>
+      <c r="C143" s="0" t="s">
         <v>923</v>
       </c>
-      <c r="C143" s="0" t="s">
+      <c r="D143" s="0" t="s">
         <v>924</v>
       </c>
-      <c r="D143" s="0" t="s">
+      <c r="E143" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F143" s="0" t="s">
         <v>925</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F143" s="0" t="s">
+      <c r="G143" s="0" t="s">
         <v>926</v>
       </c>
-      <c r="G143" s="0" t="s">
+      <c r="H143" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I143" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J143" s="0" t="s">
         <v>927</v>
       </c>
-      <c r="H143" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K143" s="0" t="s">
-        <v>929</v>
+        <v>921</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0">
         <v>143</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>928</v>
+      </c>
+      <c r="E144" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F144" s="0" t="s">
+        <v>929</v>
+      </c>
+      <c r="G144" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="H144" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I144" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J144" s="0" t="s">
         <v>930</v>
       </c>
-      <c r="E144" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F144" s="0" t="s">
+      <c r="K144" s="0" t="s">
         <v>931</v>
-      </c>
-[...13 lines deleted...]
-        <v>933</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0">
         <v>144</v>
       </c>
+      <c r="B145" s="0" t="s">
+        <v>932</v>
+      </c>
+      <c r="C145" s="0" t="s">
+        <v>933</v>
+      </c>
       <c r="D145" s="0" t="s">
         <v>934</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>33</v>
+        <v>356</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>935</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>49</v>
+        <v>936</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>91</v>
+        <v>51</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="K145" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0">
         <v>145</v>
       </c>
+      <c r="B146" s="0" t="s">
+        <v>939</v>
+      </c>
+      <c r="C146" s="0" t="s">
+        <v>940</v>
+      </c>
       <c r="D146" s="0" t="s">
+        <v>941</v>
+      </c>
+      <c r="E146" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="F146" s="0" t="s">
+        <v>935</v>
+      </c>
+      <c r="G146" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="H146" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I146" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J146" s="0" t="s">
+        <v>943</v>
+      </c>
+      <c r="K146" s="0" t="s">
         <v>938</v>
-      </c>
-[...19 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0">
         <v>146</v>
       </c>
+      <c r="B147" s="0" t="s">
+        <v>944</v>
+      </c>
+      <c r="C147" s="0" t="s">
+        <v>945</v>
+      </c>
       <c r="D147" s="0" t="s">
-        <v>941</v>
+        <v>946</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>942</v>
+        <v>947</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>49</v>
+        <v>948</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>91</v>
+        <v>37</v>
       </c>
       <c r="I147" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>943</v>
+        <v>949</v>
       </c>
       <c r="K147" s="0" t="s">
-        <v>49</v>
+        <v>938</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0">
         <v>147</v>
       </c>
+      <c r="B148" s="0" t="s">
+        <v>950</v>
+      </c>
+      <c r="C148" s="0" t="s">
+        <v>951</v>
+      </c>
       <c r="D148" s="0" t="s">
-        <v>944</v>
+        <v>952</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>33</v>
+        <v>129</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>945</v>
+        <v>953</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>49</v>
+        <v>954</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>946</v>
+        <v>955</v>
       </c>
       <c r="K148" s="0" t="s">
-        <v>947</v>
+        <v>956</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0">
         <v>148</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>948</v>
+        <v>957</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>949</v>
+        <v>958</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I149" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>950</v>
+        <v>959</v>
       </c>
       <c r="K149" s="0" t="s">
-        <v>951</v>
+        <v>956</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0">
         <v>149</v>
       </c>
+      <c r="B150" s="0" t="s">
+        <v>960</v>
+      </c>
+      <c r="C150" s="0" t="s">
+        <v>961</v>
+      </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>962</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>65</v>
+        <v>963</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>952</v>
+        <v>964</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>953</v>
+        <v>965</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I150" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>954</v>
+        <v>966</v>
       </c>
       <c r="K150" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0">
         <v>150</v>
       </c>
+      <c r="B151" s="0" t="s">
+        <v>967</v>
+      </c>
+      <c r="C151" s="0" t="s">
+        <v>968</v>
+      </c>
       <c r="D151" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E151" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="F151" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>970</v>
+      </c>
+      <c r="H151" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I151" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J151" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="K151" s="0" t="s">
         <v>956</v>
-      </c>
-[...19 lines deleted...]
-        <v>960</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0">
         <v>151</v>
       </c>
-      <c r="C152" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D152" s="0" t="s">
-        <v>962</v>
+        <v>972</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>957</v>
+        <v>973</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>963</v>
+        <v>50</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I152" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>964</v>
+        <v>974</v>
       </c>
       <c r="K152" s="0" t="s">
-        <v>965</v>
+        <v>975</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0">
         <v>152</v>
       </c>
+      <c r="B153" s="0" t="s">
+        <v>976</v>
+      </c>
+      <c r="C153" s="0" t="s">
+        <v>977</v>
+      </c>
       <c r="D153" s="0" t="s">
-        <v>966</v>
+        <v>978</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>967</v>
+        <v>979</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>968</v>
+        <v>980</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>91</v>
+        <v>37</v>
       </c>
       <c r="I153" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>969</v>
+        <v>981</v>
       </c>
       <c r="K153" s="0" t="s">
-        <v>970</v>
+        <v>975</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0">
         <v>153</v>
       </c>
+      <c r="B154" s="0" t="s">
+        <v>982</v>
+      </c>
+      <c r="C154" s="0" t="s">
+        <v>983</v>
+      </c>
       <c r="D154" s="0" t="s">
-        <v>64</v>
+        <v>984</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>971</v>
+        <v>985</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>953</v>
+        <v>986</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="I154" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>972</v>
+        <v>987</v>
       </c>
       <c r="K154" s="0" t="s">
-        <v>973</v>
+        <v>988</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0">
         <v>154</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>974</v>
+        <v>989</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>975</v>
+        <v>990</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>968</v>
+        <v>50</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>91</v>
+        <v>185</v>
       </c>
       <c r="I155" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>976</v>
+        <v>991</v>
       </c>
       <c r="K155" s="0" t="s">
-        <v>977</v>
+        <v>992</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0">
         <v>155</v>
       </c>
+      <c r="B156" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="C156" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="D156" s="0" t="s">
-        <v>978</v>
+        <v>995</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>979</v>
+        <v>996</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>980</v>
+        <v>997</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I156" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>981</v>
+        <v>998</v>
       </c>
       <c r="K156" s="0" t="s">
-        <v>982</v>
+        <v>50</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0">
         <v>156</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>983</v>
+        <v>999</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>984</v>
+        <v>1000</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I157" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>985</v>
+        <v>1001</v>
       </c>
       <c r="K157" s="0" t="s">
-        <v>986</v>
+        <v>50</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0">
         <v>157</v>
       </c>
-      <c r="C158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D158" s="0" t="s">
-        <v>988</v>
+        <v>1002</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>989</v>
+        <v>1003</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>990</v>
+        <v>50</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>50</v>
+        <v>185</v>
       </c>
       <c r="I158" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>991</v>
+        <v>1004</v>
       </c>
       <c r="K158" s="0" t="s">
-        <v>992</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0">
         <v>158</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>993</v>
+        <v>1006</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>994</v>
+        <v>1007</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>980</v>
+        <v>50</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="I159" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>995</v>
+        <v>1008</v>
       </c>
       <c r="K159" s="0" t="s">
-        <v>996</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0">
         <v>159</v>
       </c>
+      <c r="C160" s="0" t="s">
+        <v>1010</v>
+      </c>
       <c r="D160" s="0" t="s">
-        <v>997</v>
+        <v>1011</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>998</v>
+        <v>1012</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>999</v>
+        <v>1013</v>
       </c>
       <c r="H160" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I160" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J160" s="0" t="s">
+        <v>1014</v>
+      </c>
+      <c r="K160" s="0" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="0">
+        <v>160</v>
+      </c>
+      <c r="D161" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E161" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F161" s="0" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G161" s="0" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H161" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I161" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J161" s="0" t="s">
+        <v>1018</v>
+      </c>
+      <c r="K161" s="0" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="0">
+        <v>161</v>
+      </c>
+      <c r="D162" s="0" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E162" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="F162" s="0" t="s">
+        <v>1021</v>
+      </c>
+      <c r="G162" s="0" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H162" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="I162" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J162" s="0" t="s">
+        <v>1023</v>
+      </c>
+      <c r="K162" s="0" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="0">
+        <v>162</v>
+      </c>
+      <c r="D163" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F163" s="0" t="s">
+        <v>1026</v>
+      </c>
+      <c r="G163" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H163" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="I163" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J163" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="K163" s="0" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="0">
+        <v>163</v>
+      </c>
+      <c r="D164" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E164" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F164" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="G164" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H164" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="I164" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J164" s="0" t="s">
+        <v>1032</v>
+      </c>
+      <c r="K164" s="0" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="0">
+        <v>164</v>
+      </c>
+      <c r="D165" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E165" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F165" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="G165" s="0" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H165" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I165" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J165" s="0" t="s">
+        <v>1035</v>
+      </c>
+      <c r="K165" s="0" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="0">
+        <v>165</v>
+      </c>
+      <c r="D166" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E166" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F166" s="0" t="s">
+        <v>1038</v>
+      </c>
+      <c r="G166" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="I160" s="0" t="s">
-[...6 lines deleted...]
-        <v>1001</v>
+      <c r="H166" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I166" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J166" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="K166" s="0" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="0">
+        <v>166</v>
+      </c>
+      <c r="C167" s="0" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D167" s="0" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>1043</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H167" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I167" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J167" s="0" t="s">
+        <v>1045</v>
+      </c>
+      <c r="K167" s="0" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="0">
+        <v>167</v>
+      </c>
+      <c r="D168" s="0" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F168" s="0" t="s">
+        <v>1048</v>
+      </c>
+      <c r="G168" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="H168" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I168" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J168" s="0" t="s">
+        <v>1049</v>
+      </c>
+      <c r="K168" s="0" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="0">
+        <v>168</v>
+      </c>
+      <c r="D169" s="0" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F169" s="0" t="s">
+        <v>1052</v>
+      </c>
+      <c r="G169" s="0" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H169" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I169" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J169" s="0" t="s">
+        <v>1054</v>
+      </c>
+      <c r="K169" s="0" t="s">
+        <v>1055</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>