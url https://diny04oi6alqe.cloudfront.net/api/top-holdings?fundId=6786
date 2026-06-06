--- v0 (2026-04-05)
+++ v1 (2026-06-06)
@@ -10,2471 +10,2375 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Top 10" sheetId="1" r:id="rId1"/>
     <sheet name="All holdings" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Top 10'!$A$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'All holdings'!$A$1</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="807" uniqueCount="807">
-[...1 lines deleted...]
-    <t>Strategic Bond Fund - 28/02/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="775" uniqueCount="775">
+  <si>
+    <t>Strategic Bond Fund - 30 April 2026</t>
   </si>
   <si>
     <t>Holding name</t>
   </si>
   <si>
     <t>Fund %</t>
   </si>
   <si>
     <t>Telereal Securitisation PLC</t>
   </si>
   <si>
-    <t>3.11</t>
+    <t>2.83</t>
   </si>
   <si>
     <t>Mitchells &amp; Butlers</t>
   </si>
   <si>
-    <t>2.52</t>
+    <t>2.79</t>
   </si>
   <si>
     <t>Pershing Square Capital Management, L.P.</t>
   </si>
   <si>
-    <t>2.27</t>
-[...5 lines deleted...]
-    <t>2.22</t>
+    <t>2.38</t>
+  </si>
+  <si>
+    <t>DNB Bank</t>
+  </si>
+  <si>
+    <t>2.36</t>
   </si>
   <si>
     <t>Realty Income Corporation</t>
   </si>
   <si>
+    <t>2.04</t>
+  </si>
+  <si>
+    <t>Zurich Financial Services</t>
+  </si>
+  <si>
+    <t>2.03</t>
+  </si>
+  <si>
+    <t>Westfield Stratford City Finance No.3 Plc</t>
+  </si>
+  <si>
+    <t>2.00</t>
+  </si>
+  <si>
+    <t>UK Treasury</t>
+  </si>
+  <si>
+    <t>1.97</t>
+  </si>
+  <si>
+    <t>EDF</t>
+  </si>
+  <si>
+    <t>1.95</t>
+  </si>
+  <si>
+    <t>Rabobank Groep</t>
+  </si>
+  <si>
+    <t>1.93</t>
+  </si>
+  <si>
+    <t>Strategic Bond Fund - 31 March 2026</t>
+  </si>
+  <si>
+    <t>SEDOL</t>
+  </si>
+  <si>
+    <t>ISIN</t>
+  </si>
+  <si>
+    <t>Stock name</t>
+  </si>
+  <si>
+    <t>Country</t>
+  </si>
+  <si>
+    <t>Holding</t>
+  </si>
+  <si>
+    <t>Asset price</t>
+  </si>
+  <si>
+    <t>Currency</t>
+  </si>
+  <si>
+    <t>Asset type</t>
+  </si>
+  <si>
+    <t>Market value (GBP)</t>
+  </si>
+  <si>
+    <t>GBP Fwd Asset 21-May-2026 P</t>
+  </si>
+  <si>
+    <t>International</t>
+  </si>
+  <si>
+    <t>85,368,592</t>
+  </si>
+  <si>
+    <t>1.00</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>Fixed Income</t>
+  </si>
+  <si>
+    <t>85368591.54</t>
+  </si>
+  <si>
+    <t>29.21</t>
+  </si>
+  <si>
+    <t>IRS GBP REC FIX 23/05/27</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>40,000,000</t>
+  </si>
+  <si>
+    <t>99.55</t>
+  </si>
+  <si>
+    <t>41131703.44</t>
+  </si>
+  <si>
+    <t>14.08</t>
+  </si>
+  <si>
+    <t>US 5yr Note Jun 26 - Cash</t>
+  </si>
+  <si>
+    <t>United States</t>
+  </si>
+  <si>
+    <t>40,026,484</t>
+  </si>
+  <si>
+    <t>0.00</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>30352987.31</t>
+  </si>
+  <si>
+    <t>10.39</t>
+  </si>
+  <si>
+    <t>IRS GBP REC FIX 26/07/29</t>
+  </si>
+  <si>
+    <t>24,000,000</t>
+  </si>
+  <si>
+    <t>98.95</t>
+  </si>
+  <si>
+    <t>24371315.90</t>
+  </si>
+  <si>
+    <t>8.34</t>
+  </si>
+  <si>
+    <t>DE000F2Y2E04</t>
+  </si>
+  <si>
+    <t>Euro-Schatz Future Jun 26</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>105.75</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>22545094.91</t>
+  </si>
+  <si>
+    <t>7.72</t>
+  </si>
+  <si>
+    <t>Euro-Bund Future Jun 26 - Cash</t>
+  </si>
+  <si>
+    <t>8,401,130</t>
+  </si>
+  <si>
+    <t>7340397.36</t>
+  </si>
+  <si>
+    <t>2.51</t>
+  </si>
+  <si>
+    <t>GBP Uncommitted Cash</t>
+  </si>
+  <si>
+    <t>6,896,005</t>
+  </si>
+  <si>
+    <t>6896005.02</t>
+  </si>
+  <si>
+    <t>BPJK061</t>
+  </si>
+  <si>
+    <t>XS2521025408</t>
+  </si>
+  <si>
+    <t>DNB Bank 4% 2026/27</t>
+  </si>
+  <si>
+    <t>Norway</t>
+  </si>
+  <si>
+    <t>6,662,000</t>
+  </si>
+  <si>
+    <t>99.78</t>
+  </si>
+  <si>
+    <t>6812550.12</t>
+  </si>
+  <si>
+    <t>2.33</t>
+  </si>
+  <si>
+    <t>BTKHC74</t>
+  </si>
+  <si>
+    <t>XS0275279064</t>
+  </si>
+  <si>
+    <t>Telereal FRN 2031 (C1)</t>
+  </si>
+  <si>
+    <t>8,820,000</t>
+  </si>
+  <si>
+    <t>96.62</t>
+  </si>
+  <si>
+    <t>6537748.04</t>
+  </si>
+  <si>
+    <t>2.24</t>
+  </si>
+  <si>
+    <t>BVBQTB7</t>
+  </si>
+  <si>
+    <t>US21688ABP66</t>
+  </si>
+  <si>
+    <t>Rabobank Groep 3.957% 2028</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>8,398,000</t>
+  </si>
+  <si>
+    <t>99.65</t>
+  </si>
+  <si>
+    <t>6460269.39</t>
+  </si>
+  <si>
+    <t>2.21</t>
+  </si>
+  <si>
+    <t>BPXZM88</t>
+  </si>
+  <si>
+    <t>XS2644969698</t>
+  </si>
+  <si>
+    <t>Realty Income 5.125% 2034</t>
+  </si>
+  <si>
+    <t>6,718,000</t>
+  </si>
+  <si>
+    <t>105.74</t>
+  </si>
+  <si>
+    <t>6427783.89</t>
+  </si>
+  <si>
     <t>2.20</t>
   </si>
   <si>
-    <t>Rabobank Groep</t>
-[...5 lines deleted...]
-    <t>UK Treasury</t>
+    <t>B1FL640</t>
+  </si>
+  <si>
+    <t>XS0267232485</t>
+  </si>
+  <si>
+    <t>Mitchells &amp; Butlers FRN 2033 (AB)</t>
+  </si>
+  <si>
+    <t>8,700,000</t>
+  </si>
+  <si>
+    <t>95.19</t>
+  </si>
+  <si>
+    <t>6016507.55</t>
   </si>
   <si>
     <t>2.06</t>
   </si>
   <si>
-    <t>Zurich Financial Services</t>
-[...11 lines deleted...]
-    <t>Temasek Financial (I) Limited</t>
+    <t>BN4J263</t>
+  </si>
+  <si>
+    <t>XS2523960719</t>
+  </si>
+  <si>
+    <t>Zurich Financial Services 5.125% 2032/52 T2</t>
+  </si>
+  <si>
+    <t>Ireland</t>
+  </si>
+  <si>
+    <t>5,944,000</t>
+  </si>
+  <si>
+    <t>96.33</t>
+  </si>
+  <si>
+    <t>5833785.74</t>
+  </si>
+  <si>
+    <t>BLF7SY2</t>
+  </si>
+  <si>
+    <t>XS2250902389</t>
+  </si>
+  <si>
+    <t>Pershing Square Holdings 3.25% 2030</t>
+  </si>
+  <si>
+    <t>Channel Islands, IoM</t>
+  </si>
+  <si>
+    <t>7,924,000</t>
+  </si>
+  <si>
+    <t>92.23</t>
+  </si>
+  <si>
+    <t>5615434.09</t>
+  </si>
+  <si>
+    <t>1.92</t>
+  </si>
+  <si>
+    <t>BQHP601</t>
+  </si>
+  <si>
+    <t>XS2640859265</t>
+  </si>
+  <si>
+    <t>Pension Insurance Corp 8% 2033 T2</t>
+  </si>
+  <si>
+    <t>4,992,000</t>
+  </si>
+  <si>
+    <t>107.68</t>
+  </si>
+  <si>
+    <t>5526141.48</t>
   </si>
   <si>
     <t>1.89</t>
   </si>
   <si>
-    <t>Strategic Bond Fund - 31/12/2025</t>
-[...98 lines deleted...]
-    <t>24,000,000</t>
+    <t>5673720</t>
+  </si>
+  <si>
+    <t>XS0096499057</t>
+  </si>
+  <si>
+    <t>EIB 5% 2039</t>
+  </si>
+  <si>
+    <t>5,225,000</t>
+  </si>
+  <si>
+    <t>98.45</t>
+  </si>
+  <si>
+    <t>5394670.55</t>
+  </si>
+  <si>
+    <t>1.85</t>
+  </si>
+  <si>
+    <t>BTWVBN3</t>
+  </si>
+  <si>
+    <t>XS2984222989</t>
+  </si>
+  <si>
+    <t>Banco Santander 5.625% 2030/31</t>
+  </si>
+  <si>
+    <t>Spain</t>
+  </si>
+  <si>
+    <t>5,100,000</t>
+  </si>
+  <si>
+    <t>100.85</t>
+  </si>
+  <si>
+    <t>5192718.38</t>
+  </si>
+  <si>
+    <t>1.78</t>
+  </si>
+  <si>
+    <t>BRBWDG0</t>
+  </si>
+  <si>
+    <t>XS2901492582</t>
+  </si>
+  <si>
+    <t>Yorkshire Water 6.375% 2034</t>
+  </si>
+  <si>
+    <t>4,666,000</t>
   </si>
   <si>
     <t>100.94</t>
   </si>
   <si>
-    <t>24621306.88</t>
-[...269 lines deleted...]
-    <t>5907551.53</t>
+    <t>4819360.17</t>
+  </si>
+  <si>
+    <t>1.65</t>
   </si>
   <si>
     <t>BNR5RW9</t>
   </si>
   <si>
     <t>XS2370445921</t>
   </si>
   <si>
     <t>Berkeley Group 2.5% 2031</t>
   </si>
   <si>
-    <t>6,380,000</t>
-[...17 lines deleted...]
-    <t>6,400,000</t>
+    <t>5,480,000</t>
+  </si>
+  <si>
+    <t>84.37</t>
+  </si>
+  <si>
+    <t>4710301.44</t>
+  </si>
+  <si>
+    <t>1.61</t>
+  </si>
+  <si>
+    <t>BTY0RB8</t>
+  </si>
+  <si>
+    <t>XS3130015715</t>
+  </si>
+  <si>
+    <t>Supermarket Income REIT 5.125% 2031</t>
+  </si>
+  <si>
+    <t>4,712,000</t>
+  </si>
+  <si>
+    <t>97.68</t>
+  </si>
+  <si>
+    <t>4642720.32</t>
+  </si>
+  <si>
+    <t>1.59</t>
+  </si>
+  <si>
+    <t>BS84850</t>
+  </si>
+  <si>
+    <t>XS3232877673</t>
+  </si>
+  <si>
+    <t>Southern Water 6.125% 2033</t>
+  </si>
+  <si>
+    <t>97.17</t>
+  </si>
+  <si>
+    <t>4638346.64</t>
+  </si>
+  <si>
+    <t>BNVZ457</t>
+  </si>
+  <si>
+    <t>BE0390256254</t>
+  </si>
+  <si>
+    <t>Warehouses De Pauw 3.125% 2031</t>
+  </si>
+  <si>
+    <t>Belgium</t>
+  </si>
+  <si>
+    <t>5,400,000</t>
+  </si>
+  <si>
+    <t>96.49</t>
+  </si>
+  <si>
+    <t>4582862.93</t>
+  </si>
+  <si>
+    <t>1.57</t>
+  </si>
+  <si>
+    <t>BTTQTB5</t>
+  </si>
+  <si>
+    <t>XS3237649051</t>
+  </si>
+  <si>
+    <t>Wise 5.1% 2030</t>
+  </si>
+  <si>
+    <t>4,572,000</t>
+  </si>
+  <si>
+    <t>97.96</t>
+  </si>
+  <si>
+    <t>4559785.64</t>
+  </si>
+  <si>
+    <t>1.56</t>
+  </si>
+  <si>
+    <t>BJK0PN0</t>
+  </si>
+  <si>
+    <t>XS2190956941</t>
+  </si>
+  <si>
+    <t>Legal &amp; General 5.625% 2031 Perp RT1</t>
+  </si>
+  <si>
+    <t>4,890,000</t>
+  </si>
+  <si>
+    <t>92.86</t>
+  </si>
+  <si>
+    <t>4546315.02</t>
+  </si>
+  <si>
+    <t>BNNGP77</t>
+  </si>
+  <si>
+    <t>GB00BNNGP775</t>
+  </si>
+  <si>
+    <t>UK Treasury 0.875% 31/01/2046</t>
+  </si>
+  <si>
+    <t>9,704,167</t>
+  </si>
+  <si>
+    <t>44.75</t>
+  </si>
+  <si>
+    <t>4356016.90</t>
+  </si>
+  <si>
+    <t>1.49</t>
+  </si>
+  <si>
+    <t>BL981Z3</t>
+  </si>
+  <si>
+    <t>XS2358903057</t>
+  </si>
+  <si>
+    <t>Assura Financing 1.625% 2033</t>
+  </si>
+  <si>
+    <t>5,505,000</t>
+  </si>
+  <si>
+    <t>74.88</t>
+  </si>
+  <si>
+    <t>4189508.45</t>
+  </si>
+  <si>
+    <t>1.43</t>
+  </si>
+  <si>
+    <t>BPR9HQ9</t>
+  </si>
+  <si>
+    <t>XS2430951827</t>
+  </si>
+  <si>
+    <t>Canada Pension Plan 1.25% 2027</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>4,330,000</t>
+  </si>
+  <si>
+    <t>94.69</t>
+  </si>
+  <si>
+    <t>4116994.99</t>
+  </si>
+  <si>
+    <t>1.41</t>
+  </si>
+  <si>
+    <t>B0GDY11</t>
+  </si>
+  <si>
+    <t>XS0226897030</t>
+  </si>
+  <si>
+    <t>Marston's FRN 2035 (B)</t>
+  </si>
+  <si>
+    <t>4,278,000</t>
+  </si>
+  <si>
+    <t>93.20</t>
+  </si>
+  <si>
+    <t>4043458.00</t>
+  </si>
+  <si>
+    <t>1.38</t>
+  </si>
+  <si>
+    <t>BNDSDY6</t>
+  </si>
+  <si>
+    <t>XS2721513260</t>
+  </si>
+  <si>
+    <t>B&amp;M European Value Retail 8.125% 2030</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>3,849,000</t>
+  </si>
+  <si>
+    <t>101.84</t>
+  </si>
+  <si>
+    <t>4037219.35</t>
+  </si>
+  <si>
+    <t>B128DP4</t>
+  </si>
+  <si>
+    <t>GB00B128DP45</t>
+  </si>
+  <si>
+    <t>UK Treasury 4.25% 07/12/2046</t>
+  </si>
+  <si>
+    <t>4,665,492</t>
+  </si>
+  <si>
+    <t>84.87</t>
+  </si>
+  <si>
+    <t>4021889.49</t>
+  </si>
+  <si>
+    <t>BMTYHJ4</t>
+  </si>
+  <si>
+    <t>XS2630420268</t>
+  </si>
+  <si>
+    <t>Intesa Sanpaolo 6.625% 2033</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>3,611,000</t>
+  </si>
+  <si>
+    <t>105.86</t>
+  </si>
+  <si>
+    <t>3902199.02</t>
+  </si>
+  <si>
+    <t>1.34</t>
+  </si>
+  <si>
+    <t>BVK69X0</t>
+  </si>
+  <si>
+    <t>XS3222533112</t>
+  </si>
+  <si>
+    <t>Northern Powergrid 5.375% 2037</t>
+  </si>
+  <si>
+    <t>3,919,000</t>
+  </si>
+  <si>
+    <t>95.25</t>
+  </si>
+  <si>
+    <t>3817580.18</t>
+  </si>
+  <si>
+    <t>1.31</t>
+  </si>
+  <si>
+    <t>BLCY1V4</t>
+  </si>
+  <si>
+    <t>XS2643776680</t>
+  </si>
+  <si>
+    <t>Admiral Group 8.5% 2034 T2</t>
+  </si>
+  <si>
+    <t>3,303,000</t>
+  </si>
+  <si>
+    <t>111.69</t>
+  </si>
+  <si>
+    <t>3754166.64</t>
+  </si>
+  <si>
+    <t>1.28</t>
+  </si>
+  <si>
+    <t>BYVHXC0</t>
+  </si>
+  <si>
+    <t>XS1713474838</t>
+  </si>
+  <si>
+    <t>University of Oxford 2.544% 2117</t>
+  </si>
+  <si>
+    <t>8,622,000</t>
+  </si>
+  <si>
+    <t>42.63</t>
+  </si>
+  <si>
+    <t>3743671.53</t>
+  </si>
+  <si>
+    <t>BSCDBV0</t>
+  </si>
+  <si>
+    <t>XS2958244332</t>
+  </si>
+  <si>
+    <t>Domestic &amp; General 8.125% 2029</t>
+  </si>
+  <si>
+    <t>3,546,000</t>
+  </si>
+  <si>
+    <t>102.70</t>
+  </si>
+  <si>
+    <t>3666291.96</t>
+  </si>
+  <si>
+    <t>1.25</t>
+  </si>
+  <si>
+    <t>BL0NTJ7</t>
+  </si>
+  <si>
+    <t>XS2579488201</t>
+  </si>
+  <si>
+    <t>CaixaBank 6.875% 2028/33 T2</t>
+  </si>
+  <si>
+    <t>3,400,000</t>
+  </si>
+  <si>
+    <t>102.92</t>
+  </si>
+  <si>
+    <t>3599939.84</t>
+  </si>
+  <si>
+    <t>1.23</t>
+  </si>
+  <si>
+    <t>BRTZPD2</t>
+  </si>
+  <si>
+    <t>US12116LAE92</t>
+  </si>
+  <si>
+    <t>Burford Capital 9.25% 2031 (144A)</t>
+  </si>
+  <si>
+    <t>5,040,000</t>
+  </si>
+  <si>
+    <t>90.37</t>
+  </si>
+  <si>
+    <t>3541273.36</t>
+  </si>
+  <si>
+    <t>1.21</t>
+  </si>
+  <si>
+    <t>BMDH2L6</t>
+  </si>
+  <si>
+    <t>XS2290544068</t>
+  </si>
+  <si>
+    <t>CPI Property 1.5% 2031</t>
+  </si>
+  <si>
+    <t>4,927,000</t>
+  </si>
+  <si>
+    <t>78.19</t>
+  </si>
+  <si>
+    <t>3376990.70</t>
+  </si>
+  <si>
+    <t>1.16</t>
+  </si>
+  <si>
+    <t>BNNDV14</t>
+  </si>
+  <si>
+    <t>XS2420716628</t>
+  </si>
+  <si>
+    <t>Abrdn 5.25% 2026 Perp AT1</t>
+  </si>
+  <si>
+    <t>3,230,000</t>
+  </si>
+  <si>
+    <t>98.48</t>
+  </si>
+  <si>
+    <t>3231184.70</t>
+  </si>
+  <si>
+    <t>1.11</t>
+  </si>
+  <si>
+    <t>B527RG8</t>
+  </si>
+  <si>
+    <t>XS0568142482</t>
+  </si>
+  <si>
+    <t>National Grid ED E Midlands 5.75% 2040</t>
+  </si>
+  <si>
+    <t>3,173,000</t>
+  </si>
+  <si>
+    <t>99.08</t>
+  </si>
+  <si>
+    <t>3204143.04</t>
+  </si>
+  <si>
+    <t>1.10</t>
+  </si>
+  <si>
+    <t>BSVH8X4</t>
+  </si>
+  <si>
+    <t>US680665AN65</t>
+  </si>
+  <si>
+    <t>Olin 6.625% 2033 (144A)</t>
+  </si>
+  <si>
+    <t>4,116,000</t>
+  </si>
+  <si>
+    <t>97.94</t>
+  </si>
+  <si>
+    <t>3159640.39</t>
+  </si>
+  <si>
+    <t>1.08</t>
+  </si>
+  <si>
+    <t>BK7YB01</t>
+  </si>
+  <si>
+    <t>XS2057072477</t>
+  </si>
+  <si>
+    <t>CK Hutchison Telecom 2.625% 2034</t>
+  </si>
+  <si>
+    <t>4,106,000</t>
+  </si>
+  <si>
+    <t>75.53</t>
+  </si>
+  <si>
+    <t>3149924.27</t>
+  </si>
+  <si>
+    <t>BSY5HP0</t>
+  </si>
+  <si>
+    <t>DE000A383QV2</t>
+  </si>
+  <si>
+    <t>TAG Immobilien 4.25% 2030</t>
+  </si>
+  <si>
+    <t>3,500,000</t>
+  </si>
+  <si>
+    <t>100.60</t>
+  </si>
+  <si>
+    <t>3085926.19</t>
+  </si>
+  <si>
+    <t>1.06</t>
+  </si>
+  <si>
+    <t>BTWWWV1</t>
+  </si>
+  <si>
+    <t>XS3215430227</t>
+  </si>
+  <si>
+    <t>Brisbane Airport 3.856% 2035</t>
+  </si>
+  <si>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>97.33</t>
+  </si>
+  <si>
+    <t>3060606.40</t>
+  </si>
+  <si>
+    <t>1.05</t>
+  </si>
+  <si>
+    <t>BL6LVP5</t>
+  </si>
+  <si>
+    <t>US38016LAC90</t>
+  </si>
+  <si>
+    <t>Go Daddy 3.5% 2029 (144A)</t>
+  </si>
+  <si>
+    <t>4,292,000</t>
+  </si>
+  <si>
+    <t>93.12</t>
+  </si>
+  <si>
+    <t>3040065.94</t>
+  </si>
+  <si>
+    <t>1.04</t>
+  </si>
+  <si>
+    <t>BP9MBS6</t>
+  </si>
+  <si>
+    <t>XS3176173568</t>
+  </si>
+  <si>
+    <t>NextEra Energy 3.996% 2031/2056</t>
+  </si>
+  <si>
+    <t>96.54</t>
+  </si>
+  <si>
+    <t>3038302.15</t>
+  </si>
+  <si>
+    <t>BJ4XKN0</t>
+  </si>
+  <si>
+    <t>FR0011710284</t>
+  </si>
+  <si>
+    <t>EDF 6% 2114</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>82.99</t>
+  </si>
+  <si>
+    <t>2943386.05</t>
+  </si>
+  <si>
+    <t>1.01</t>
+  </si>
+  <si>
+    <t>BP6SRB2</t>
+  </si>
+  <si>
+    <t>XS2898771774</t>
+  </si>
+  <si>
+    <t>Anglian Water 6.25% 2044</t>
+  </si>
+  <si>
+    <t>3,079,000</t>
+  </si>
+  <si>
+    <t>91.64</t>
+  </si>
+  <si>
+    <t>2927075.41</t>
+  </si>
+  <si>
+    <t>BTWQKX1</t>
+  </si>
+  <si>
+    <t>XS3079969443</t>
+  </si>
+  <si>
+    <t>Blue Owl Credit Income 4.25% 2031</t>
+  </si>
+  <si>
+    <t>93.08</t>
+  </si>
+  <si>
+    <t>2905291.38</t>
+  </si>
+  <si>
+    <t>0.99</t>
+  </si>
+  <si>
+    <t>BW2FM33</t>
+  </si>
+  <si>
+    <t>US374276AR47</t>
+  </si>
+  <si>
+    <t>Getty Images Inc 10.5% 2030 (144A)</t>
+  </si>
+  <si>
+    <t>4,012,000</t>
+  </si>
+  <si>
+    <t>89.78</t>
+  </si>
+  <si>
+    <t>2872495.71</t>
+  </si>
+  <si>
+    <t>0.98</t>
+  </si>
+  <si>
+    <t>BJTPCR9</t>
+  </si>
+  <si>
+    <t>XS2080785343</t>
+  </si>
+  <si>
+    <t>Temasek 0.5% 2031</t>
+  </si>
+  <si>
+    <t>Singapore</t>
+  </si>
+  <si>
+    <t>3,807,000</t>
+  </si>
+  <si>
+    <t>85.74</t>
+  </si>
+  <si>
+    <t>2857900.74</t>
+  </si>
+  <si>
+    <t>BMWLMB9</t>
+  </si>
+  <si>
+    <t>XS2339232147</t>
+  </si>
+  <si>
+    <t>WH Smith 1.625% 2026 Convertible</t>
+  </si>
+  <si>
+    <t>2,800,000</t>
+  </si>
+  <si>
+    <t>99.51</t>
+  </si>
+  <si>
+    <t>2804379.25</t>
+  </si>
+  <si>
+    <t>0.96</t>
+  </si>
+  <si>
+    <t>BRDYMB2</t>
+  </si>
+  <si>
+    <t>XS2635182509</t>
+  </si>
+  <si>
+    <t>Close Brothers 7.75% 2028</t>
+  </si>
+  <si>
+    <t>2,634,000</t>
+  </si>
+  <si>
+    <t>103.51</t>
+  </si>
+  <si>
+    <t>2786517.95</t>
+  </si>
+  <si>
+    <t>0.95</t>
+  </si>
+  <si>
+    <t>BMXHPJ5</t>
+  </si>
+  <si>
+    <t>XS2586780012</t>
+  </si>
+  <si>
+    <t>Temasek 3.5% 2033</t>
+  </si>
+  <si>
+    <t>3,126,000</t>
+  </si>
+  <si>
+    <t>101.02</t>
+  </si>
+  <si>
+    <t>2770780.32</t>
+  </si>
+  <si>
+    <t>BNG47C7</t>
+  </si>
+  <si>
+    <t>XS2328412064</t>
+  </si>
+  <si>
+    <t>Welsh Water 2.375% 2034</t>
+  </si>
+  <si>
+    <t>3,693,000</t>
+  </si>
+  <si>
+    <t>74.45</t>
+  </si>
+  <si>
+    <t>2749314.99</t>
+  </si>
+  <si>
+    <t>0.94</t>
+  </si>
+  <si>
+    <t>BPK64L1</t>
+  </si>
+  <si>
+    <t>XS2610894326</t>
+  </si>
+  <si>
+    <t>TP ICAP Gp 7.875% 2030</t>
+  </si>
+  <si>
+    <t>2,502,000</t>
+  </si>
+  <si>
+    <t>105.89</t>
+  </si>
+  <si>
+    <t>2738557.95</t>
+  </si>
+  <si>
+    <t>B3CPY89</t>
+  </si>
+  <si>
+    <t>XS0383001053</t>
+  </si>
+  <si>
+    <t>Heathrow Airport 6.45% 2031/33</t>
+  </si>
+  <si>
+    <t>2,519,000</t>
+  </si>
+  <si>
+    <t>104.41</t>
+  </si>
+  <si>
+    <t>2679657.08</t>
+  </si>
+  <si>
+    <t>0.92</t>
+  </si>
+  <si>
+    <t>BRBTX49</t>
+  </si>
+  <si>
+    <t>FR001400SMR0</t>
+  </si>
+  <si>
+    <t>EDF 7.375% 2035 Perp</t>
+  </si>
+  <si>
+    <t>2,600,000</t>
+  </si>
+  <si>
+    <t>100.95</t>
+  </si>
+  <si>
+    <t>2632079.89</t>
+  </si>
+  <si>
+    <t>0.90</t>
+  </si>
+  <si>
+    <t>BF00101</t>
+  </si>
+  <si>
+    <t>US345397YT41</t>
+  </si>
+  <si>
+    <t>Ford Motor Credit 3.815% 2027</t>
+  </si>
+  <si>
+    <t>3,452,000</t>
+  </si>
+  <si>
+    <t>98.07</t>
+  </si>
+  <si>
+    <t>2608170.04</t>
+  </si>
+  <si>
+    <t>0.89</t>
+  </si>
+  <si>
+    <t>B00MHM6</t>
+  </si>
+  <si>
+    <t>XS0190042522</t>
+  </si>
+  <si>
+    <t>Delamare 5.5457% 2029</t>
+  </si>
+  <si>
+    <t>7,480,000</t>
+  </si>
+  <si>
+    <t>100.42</t>
+  </si>
+  <si>
+    <t>2590904.39</t>
+  </si>
+  <si>
+    <t>BNYD0X8</t>
+  </si>
+  <si>
+    <t>XS3069217621</t>
+  </si>
+  <si>
+    <t>Barclays 8.375% 2031 Perp AT1</t>
+  </si>
+  <si>
+    <t>2,400,000</t>
+  </si>
+  <si>
+    <t>102.31</t>
+  </si>
+  <si>
+    <t>2464239.00</t>
+  </si>
+  <si>
+    <t>0.84</t>
+  </si>
+  <si>
+    <t>B11W6Z8</t>
+  </si>
+  <si>
+    <t>XS0248511254</t>
+  </si>
+  <si>
+    <t>Longstone 4.896% 2031</t>
+  </si>
+  <si>
+    <t>2,490,000</t>
+  </si>
+  <si>
+    <t>97.86</t>
+  </si>
+  <si>
+    <t>2460635.30</t>
+  </si>
+  <si>
+    <t>BRQPZV3</t>
+  </si>
+  <si>
+    <t>FR0014010A08</t>
+  </si>
+  <si>
+    <t>Worldline SA 5.5% 2030</t>
+  </si>
+  <si>
+    <t>3,100,000</t>
+  </si>
+  <si>
+    <t>86.05</t>
+  </si>
+  <si>
+    <t>2450792.94</t>
+  </si>
+  <si>
+    <t>BQMRYS6</t>
+  </si>
+  <si>
+    <t>XS2591803841</t>
+  </si>
+  <si>
+    <t>Barclays 9.25% 2029 Perp AT1</t>
+  </si>
+  <si>
+    <t>2,300,000</t>
+  </si>
+  <si>
+    <t>105.38</t>
+  </si>
+  <si>
+    <t>2432875.00</t>
+  </si>
+  <si>
+    <t>0.83</t>
+  </si>
+  <si>
+    <t>BRQPST2</t>
+  </si>
+  <si>
+    <t>XS3086813436</t>
+  </si>
+  <si>
+    <t>Nationwide 7.875% 2031 Perp AT1</t>
+  </si>
+  <si>
+    <t>2,350,000</t>
+  </si>
+  <si>
+    <t>100.62</t>
+  </si>
+  <si>
+    <t>2415890.63</t>
+  </si>
+  <si>
+    <t>BRJLWJ5</t>
+  </si>
+  <si>
+    <t>XS2795388383</t>
+  </si>
+  <si>
+    <t>Schroders 6.346% 2029/34 T2</t>
+  </si>
+  <si>
+    <t>2,333,000</t>
+  </si>
+  <si>
+    <t>102.15</t>
+  </si>
+  <si>
+    <t>2412516.80</t>
+  </si>
+  <si>
+    <t>BWD6B50</t>
+  </si>
+  <si>
+    <t>XS3221873600</t>
+  </si>
+  <si>
+    <t>doValue 5.375% 2031</t>
+  </si>
+  <si>
+    <t>2,706,000</t>
+  </si>
+  <si>
+    <t>99.25</t>
+  </si>
+  <si>
+    <t>2395338.72</t>
+  </si>
+  <si>
+    <t>0.82</t>
+  </si>
+  <si>
+    <t>BTJT475</t>
+  </si>
+  <si>
+    <t>US94877DAA28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Weir Group 5.35%  2030 (144A)</t>
+  </si>
+  <si>
+    <t>2,949,000</t>
+  </si>
+  <si>
+    <t>101.40</t>
+  </si>
+  <si>
+    <t>2315512.77</t>
+  </si>
+  <si>
+    <t>0.79</t>
+  </si>
+  <si>
+    <t>BSNSFJ0</t>
+  </si>
+  <si>
+    <t>XS2774843408</t>
+  </si>
+  <si>
+    <t>Investec 10.5% 2030 Perp AT1</t>
+  </si>
+  <si>
+    <t>2,100,000</t>
+  </si>
+  <si>
+    <t>108.85</t>
+  </si>
+  <si>
+    <t>2304685.75</t>
+  </si>
+  <si>
+    <t>BNGH6X0</t>
+  </si>
+  <si>
+    <t>XS3278764579</t>
+  </si>
+  <si>
+    <t>Investec 5.625% 2031/36 T2</t>
+  </si>
+  <si>
+    <t>97.35</t>
+  </si>
+  <si>
+    <t>2292670.34</t>
+  </si>
+  <si>
+    <t>0.78</t>
+  </si>
+  <si>
+    <t>BV6KDJ0</t>
+  </si>
+  <si>
+    <t>XS3022510708</t>
+  </si>
+  <si>
+    <t>Bunzl 5.25% 2031</t>
+  </si>
+  <si>
+    <t>2,286,000</t>
+  </si>
+  <si>
+    <t>99.40</t>
+  </si>
+  <si>
+    <t>2276517.86</t>
+  </si>
+  <si>
+    <t>BRV0DH5</t>
+  </si>
+  <si>
+    <t>XS2848952151</t>
+  </si>
+  <si>
+    <t>BestSecret E+3.75% FRN 2029</t>
+  </si>
+  <si>
+    <t>2,559,000</t>
+  </si>
+  <si>
+    <t>100.10</t>
+  </si>
+  <si>
+    <t>2264983.94</t>
+  </si>
+  <si>
+    <t>BNNMX37</t>
+  </si>
+  <si>
+    <t>XS2468125609</t>
+  </si>
+  <si>
+    <t>Blackstone Private Credit 4.875% 2026</t>
+  </si>
+  <si>
+    <t>99.99</t>
+  </si>
+  <si>
+    <t>2198193.86</t>
+  </si>
+  <si>
+    <t>0.75</t>
+  </si>
+  <si>
+    <t>BMFFNQ0</t>
+  </si>
+  <si>
+    <t>XS2449910921</t>
+  </si>
+  <si>
+    <t>NatWest Group 3.619% 2028/29</t>
+  </si>
+  <si>
+    <t>2,211,000</t>
+  </si>
+  <si>
+    <t>97.04</t>
+  </si>
+  <si>
+    <t>2146004.63</t>
+  </si>
+  <si>
+    <t>0.73</t>
+  </si>
+  <si>
+    <t>BM8BKJ7</t>
+  </si>
+  <si>
+    <t>XS2982061702</t>
+  </si>
+  <si>
+    <t>Wagamama 8.5% 2030</t>
+  </si>
+  <si>
+    <t>2,463,000</t>
+  </si>
+  <si>
+    <t>83.66</t>
+  </si>
+  <si>
+    <t>2121491.62</t>
+  </si>
+  <si>
+    <t>BQXJJQ4</t>
+  </si>
+  <si>
+    <t>XS2592804194</t>
+  </si>
+  <si>
+    <t>Teva Pharma 7.875% 2031</t>
+  </si>
+  <si>
+    <t>2,067,000</t>
+  </si>
+  <si>
+    <t>116.56</t>
+  </si>
+  <si>
+    <t>2111032.35</t>
+  </si>
+  <si>
+    <t>0.72</t>
+  </si>
+  <si>
+    <t>BT7KJ97</t>
+  </si>
+  <si>
+    <t>XS2914010157</t>
+  </si>
+  <si>
+    <t>Evri 8.125% 2031</t>
+  </si>
+  <si>
+    <t>2,037,000</t>
+  </si>
+  <si>
+    <t>103.59</t>
+  </si>
+  <si>
+    <t>2110039.79</t>
+  </si>
+  <si>
+    <t>B1V7LB4</t>
+  </si>
+  <si>
+    <t>XS0291949120</t>
+  </si>
+  <si>
+    <t>AT&amp;T 5.5% 2027</t>
+  </si>
+  <si>
+    <t>100.21</t>
+  </si>
+  <si>
+    <t>2109553.64</t>
+  </si>
+  <si>
+    <t>BPJP3C3</t>
+  </si>
+  <si>
+    <t>XS2669894821</t>
+  </si>
+  <si>
+    <t>Nationwide Building Society 6.125% 2028</t>
+  </si>
+  <si>
+    <t>1,978,000</t>
+  </si>
+  <si>
+    <t>2097430.03</t>
+  </si>
+  <si>
+    <t>BTWMSQ8</t>
+  </si>
+  <si>
+    <t>XS2978917404</t>
+  </si>
+  <si>
+    <t>Motability 6.25% 2045</t>
+  </si>
+  <si>
+    <t>2,099,000</t>
+  </si>
+  <si>
+    <t>97.56</t>
+  </si>
+  <si>
+    <t>2072497.27</t>
+  </si>
+  <si>
+    <t>0.71</t>
+  </si>
+  <si>
+    <t>3377864</t>
+  </si>
+  <si>
+    <t>XS0179137947</t>
+  </si>
+  <si>
+    <t>Mitchells &amp; Butlers 6.469% 2030 (C1)</t>
+  </si>
+  <si>
+    <t>2,022,000</t>
+  </si>
+  <si>
+    <t>100.59</t>
+  </si>
+  <si>
+    <t>2039530.56</t>
+  </si>
+  <si>
+    <t>0.70</t>
+  </si>
+  <si>
+    <t>BQWNRL8</t>
+  </si>
+  <si>
+    <t>XS2957471373</t>
+  </si>
+  <si>
+    <t>Public Property Invest 4.625% 2030</t>
+  </si>
+  <si>
+    <t>2,085,000</t>
+  </si>
+  <si>
+    <t>101.36</t>
+  </si>
+  <si>
+    <t>1850955.27</t>
+  </si>
+  <si>
+    <t>0.63</t>
+  </si>
+  <si>
+    <t>BVYDGV4</t>
+  </si>
+  <si>
+    <t>XS3285555143</t>
+  </si>
+  <si>
+    <t>CPI Property 6.875% 2033</t>
+  </si>
+  <si>
+    <t>1,866,000</t>
+  </si>
+  <si>
+    <t>91.84</t>
+  </si>
+  <si>
+    <t>1732697.07</t>
+  </si>
+  <si>
+    <t>0.59</t>
+  </si>
+  <si>
+    <t>BMC6K10</t>
+  </si>
+  <si>
+    <t>FR0014000O87</t>
+  </si>
+  <si>
+    <t>Ubisoft Entertainment 0.878% 2027</t>
+  </si>
+  <si>
+    <t>82.82</t>
+  </si>
+  <si>
+    <t>1670434.36</t>
+  </si>
+  <si>
+    <t>0.57</t>
+  </si>
+  <si>
+    <t>BPG97L5</t>
+  </si>
+  <si>
+    <t>XS2411236859</t>
+  </si>
+  <si>
+    <t>Pinewood Gp 3.625% 2027</t>
+  </si>
+  <si>
+    <t>1,680,000</t>
+  </si>
+  <si>
+    <t>96.79</t>
+  </si>
+  <si>
+    <t>1648813.38</t>
+  </si>
+  <si>
+    <t>0.56</t>
+  </si>
+  <si>
+    <t>BS0D9R4</t>
+  </si>
+  <si>
+    <t>US47232MAG78</t>
+  </si>
+  <si>
+    <t>Jefferies Finance 6.625% 2031 (144A)</t>
+  </si>
+  <si>
+    <t>2,200,000</t>
+  </si>
+  <si>
+    <t>95.48</t>
+  </si>
+  <si>
+    <t>1643571.95</t>
+  </si>
+  <si>
+    <t>BRQPZ02</t>
+  </si>
+  <si>
+    <t>US46593WAB19</t>
+  </si>
+  <si>
+    <t>James Hardie 6.125% 2032 (144A)</t>
+  </si>
+  <si>
+    <t>2,074,000</t>
+  </si>
+  <si>
+    <t>99.61</t>
+  </si>
+  <si>
+    <t>1582700.21</t>
+  </si>
+  <si>
+    <t>0.54</t>
+  </si>
+  <si>
+    <t>7790898</t>
+  </si>
+  <si>
+    <t>XS0186855150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Telereal  6.1645% 2031 (B4)</t>
+  </si>
+  <si>
+    <t>101.62</t>
+  </si>
+  <si>
+    <t>1537019.02</t>
+  </si>
+  <si>
+    <t>0.53</t>
+  </si>
+  <si>
+    <t>BWQLP50</t>
+  </si>
+  <si>
+    <t>US095924AC09</t>
+  </si>
+  <si>
+    <t>Blue Owl Technology Finance 6.125% 2031</t>
+  </si>
+  <si>
+    <t>2,053,000</t>
+  </si>
+  <si>
+    <t>94.38</t>
+  </si>
+  <si>
+    <t>1487160.35</t>
+  </si>
+  <si>
+    <t>0.51</t>
+  </si>
+  <si>
+    <t>BM9XKF8</t>
+  </si>
+  <si>
+    <t>US09261HBN61</t>
+  </si>
+  <si>
+    <t>Blackstone Private Credit 5.95% 2029</t>
+  </si>
+  <si>
+    <t>1,960,000</t>
+  </si>
+  <si>
+    <t>98.57</t>
+  </si>
+  <si>
+    <t>1483228.09</t>
+  </si>
+  <si>
+    <t>BM8SX11</t>
+  </si>
+  <si>
+    <t>XS2392997172</t>
+  </si>
+  <si>
+    <t>Pershing Square 3.25% 2031 (RegS)</t>
+  </si>
+  <si>
+    <t>2,130,000</t>
+  </si>
+  <si>
+    <t>90.12</t>
+  </si>
+  <si>
+    <t>1481674.11</t>
+  </si>
+  <si>
+    <t>BN4JXS2</t>
+  </si>
+  <si>
+    <t>XS2335966557</t>
+  </si>
+  <si>
+    <t>JPMorgan 1.895% 2032/33</t>
+  </si>
+  <si>
+    <t>1,731,000</t>
+  </si>
+  <si>
+    <t>83.02</t>
+  </si>
+  <si>
+    <t>1467306.55</t>
+  </si>
+  <si>
+    <t>0.50</t>
+  </si>
+  <si>
+    <t>BJQWYH7</t>
+  </si>
+  <si>
+    <t>GB00BJQWYH73</t>
+  </si>
+  <si>
+    <t>UK Treasury 1.25% 22/10/2041</t>
+  </si>
+  <si>
+    <t>2,519,352</t>
+  </si>
+  <si>
+    <t>57.60</t>
+  </si>
+  <si>
+    <t>1465065.26</t>
+  </si>
+  <si>
+    <t>BRXGQ61</t>
+  </si>
+  <si>
+    <t>XS2630496672</t>
+  </si>
+  <si>
+    <t>Weir Group 6.875% 2028</t>
+  </si>
+  <si>
+    <t>1,194,000</t>
+  </si>
+  <si>
+    <t>102.35</t>
+  </si>
+  <si>
+    <t>1287326.70</t>
+  </si>
+  <si>
+    <t>0.44</t>
+  </si>
+  <si>
+    <t>GBP CCP Initial Margin</t>
+  </si>
+  <si>
+    <t>1,257,307</t>
+  </si>
+  <si>
+    <t>1257306.94</t>
+  </si>
+  <si>
+    <t>0.43</t>
+  </si>
+  <si>
+    <t>BR4XVS8</t>
+  </si>
+  <si>
+    <t>US05464CAC55</t>
+  </si>
+  <si>
+    <t>Axon Enterprise 6.125% 2030 (144A)</t>
+  </si>
+  <si>
+    <t>1,586,000</t>
+  </si>
+  <si>
+    <t>101.87</t>
+  </si>
+  <si>
+    <t>1228251.89</t>
+  </si>
+  <si>
+    <t>0.42</t>
+  </si>
+  <si>
+    <t>BR4XW30</t>
+  </si>
+  <si>
+    <t>US05464CAD39</t>
+  </si>
+  <si>
+    <t>Axon Enterprise 6.25% 2033 (144A)</t>
+  </si>
+  <si>
+    <t>1,493,000</t>
+  </si>
+  <si>
+    <t>1159463.14</t>
+  </si>
+  <si>
+    <t>0.40</t>
+  </si>
+  <si>
+    <t>4045427</t>
+  </si>
+  <si>
+    <t>XS0113708969</t>
+  </si>
+  <si>
+    <t>IBRD 5.75% 2032</t>
+  </si>
+  <si>
+    <t>910,000</t>
+  </si>
+  <si>
+    <t>105.76</t>
+  </si>
+  <si>
+    <t>1004983.53</t>
+  </si>
+  <si>
+    <t>0.34</t>
+  </si>
+  <si>
+    <t>BP83D39</t>
+  </si>
+  <si>
+    <t>US47232MAF95</t>
+  </si>
+  <si>
+    <t>Jefferies Finance Group 5% 2028 (144A)</t>
+  </si>
+  <si>
+    <t>1,300,000</t>
+  </si>
+  <si>
+    <t>93.27</t>
+  </si>
+  <si>
+    <t>925657.20</t>
+  </si>
+  <si>
+    <t>0.32</t>
+  </si>
+  <si>
+    <t>7241921</t>
+  </si>
+  <si>
+    <t>XS0138039275</t>
+  </si>
+  <si>
+    <t>KFW 5% 2036</t>
+  </si>
+  <si>
+    <t>718,000</t>
+  </si>
+  <si>
+    <t>100.03</t>
+  </si>
+  <si>
+    <t>747196.48</t>
+  </si>
+  <si>
+    <t>0.26</t>
+  </si>
+  <si>
+    <t>BMT7L79</t>
+  </si>
+  <si>
+    <t>XS2409096349</t>
+  </si>
+  <si>
+    <t>TP ICAP Gp 2.625% 2028</t>
+  </si>
+  <si>
+    <t>694,000</t>
+  </si>
+  <si>
+    <t>92.51</t>
+  </si>
+  <si>
+    <t>648704.72</t>
+  </si>
+  <si>
+    <t>0.22</t>
+  </si>
+  <si>
+    <t>GBP CCP Variation Margin</t>
+  </si>
+  <si>
+    <t>535,636</t>
+  </si>
+  <si>
+    <t>535636.07</t>
+  </si>
+  <si>
+    <t>0.18</t>
+  </si>
+  <si>
+    <t>USD Futures Initial Margin Account</t>
+  </si>
+  <si>
+    <t>508,750</t>
+  </si>
+  <si>
+    <t>385796.62</t>
+  </si>
+  <si>
+    <t>0.13</t>
+  </si>
+  <si>
+    <t>Collateral Account Memo</t>
+  </si>
+  <si>
+    <t>380,000</t>
+  </si>
+  <si>
+    <t>380000.00</t>
+  </si>
+  <si>
+    <t>BM8SXD3</t>
+  </si>
+  <si>
+    <t>XS2393629311</t>
+  </si>
+  <si>
+    <t>Investec 2.625% 2026/32 T2</t>
+  </si>
+  <si>
+    <t>100,000</t>
+  </si>
+  <si>
+    <t>98.56</t>
+  </si>
+  <si>
+    <t>99181.75</t>
+  </si>
+  <si>
+    <t>0.03</t>
+  </si>
+  <si>
+    <t>EUR Futures Initial Margin Account</t>
+  </si>
+  <si>
+    <t>87,630</t>
+  </si>
+  <si>
+    <t>76565.42</t>
+  </si>
+  <si>
+    <t>GBP CCP Cash Account</t>
+  </si>
+  <si>
+    <t>48,050</t>
+  </si>
+  <si>
+    <t>48049.54</t>
+  </si>
+  <si>
+    <t>0.02</t>
+  </si>
+  <si>
+    <t>B7MMLC1</t>
+  </si>
+  <si>
+    <t>USL9668KAA45</t>
+  </si>
+  <si>
+    <t>Virgolino De Oliveira 11.75% 2022</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>2,485,000</t>
+  </si>
+  <si>
+    <t>23391.84</t>
+  </si>
+  <si>
+    <t>0.01</t>
+  </si>
+  <si>
+    <t>EUR Uncommitted Cash</t>
+  </si>
+  <si>
+    <t>-28,957</t>
+  </si>
+  <si>
+    <t>-25301.13</t>
+  </si>
+  <si>
+    <t>-0.01</t>
+  </si>
+  <si>
+    <t>USD Uncommitted Cash</t>
+  </si>
+  <si>
+    <t>-205,235</t>
+  </si>
+  <si>
+    <t>-155634.13</t>
+  </si>
+  <si>
+    <t>-0.05</t>
+  </si>
+  <si>
+    <t>DE000F2Y2EY1</t>
+  </si>
+  <si>
+    <t>Euro-Bund Future Jun 26</t>
+  </si>
+  <si>
+    <t>-67</t>
+  </si>
+  <si>
+    <t>125.39</t>
+  </si>
+  <si>
+    <t>-7340397.36</t>
+  </si>
+  <si>
+    <t>-2.51</t>
+  </si>
+  <si>
+    <t>Euro-Schatz Future Jun 26 - Cash</t>
+  </si>
+  <si>
+    <t>-25,803,000</t>
+  </si>
+  <si>
+    <t>-22545094.91</t>
+  </si>
+  <si>
+    <t>-7.72</t>
+  </si>
+  <si>
+    <t>IRS GBP PAY FLT 26/07/29</t>
+  </si>
+  <si>
+    <t>-24,000,000</t>
   </si>
   <si>
     <t>100.00</t>
   </si>
   <si>
-    <t>5439158.64</t>
-[...224 lines deleted...]
-    <t>4372347.77</t>
+    <t>-24635765.02</t>
+  </si>
+  <si>
+    <t>-8.43</t>
+  </si>
+  <si>
+    <t>US 5yr Note Jun 26</t>
+  </si>
+  <si>
+    <t>-370</t>
+  </si>
+  <si>
+    <t>108.18</t>
+  </si>
+  <si>
+    <t>-30352987.32</t>
+  </si>
+  <si>
+    <t>-10.39</t>
+  </si>
+  <si>
+    <t>USD Fwd Asset 21-May-2026 S</t>
+  </si>
+  <si>
+    <t>-54,231,000</t>
   </si>
   <si>
     <t>1.32</t>
   </si>
   <si>
-    <t>BNDSDY6</t>
-[...1676 lines deleted...]
-    <t>-11.48</t>
+    <t>-41129595.20</t>
+  </si>
+  <si>
+    <t>-14.07</t>
   </si>
   <si>
     <t>IRS GBP PAY FLT 23/05/27</t>
   </si>
   <si>
     <t>-40,000,000</t>
   </si>
   <si>
-    <t>99.99</t>
-[...11 lines deleted...]
-    <t>-64,761,000</t>
+    <t>-41369067.00</t>
+  </si>
+  <si>
+    <t>-14.16</t>
+  </si>
+  <si>
+    <t>EUR Fwd Asset 21-May-2026 S</t>
+  </si>
+  <si>
+    <t>-51,268,000</t>
   </si>
   <si>
     <t>1.14</t>
   </si>
   <si>
-    <t>-56603895.79</t>
-[...2 lines deleted...]
-    <t>-17.07</t>
+    <t>-44904783.39</t>
+  </si>
+  <si>
+    <t>-15.37</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2491,51 +2395,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="39.57143020629883" customWidth="1"/>
+    <col min="1" max="1" width="42.14285659790039" customWidth="1"/>
     <col min="2" max="2" width="45" customWidth="1"/>
     <col min="3" max="3" width="9.142857551574707" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
       </c>
@@ -2625,57 +2529,57 @@
         <v>19</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:K125"/>
+  <dimension ref="A1:K118"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="39.57143020629883" customWidth="1"/>
+    <col min="1" max="1" width="44" customWidth="1"/>
     <col min="2" max="2" width="12.571428298950195" customWidth="1"/>
     <col min="3" max="3" width="17.571428298950195" customWidth="1"/>
     <col min="4" max="4" width="47.57143020629883" customWidth="1"/>
     <col min="5" max="5" width="22.285715103149414" customWidth="1"/>
     <col min="6" max="6" width="13.142857551574707" customWidth="1"/>
     <col min="7" max="7" width="13.857142448425293" customWidth="1"/>
     <col min="8" max="8" width="11.285714149475098" customWidth="1"/>
     <col min="9" max="9" width="14.285714149475098" customWidth="1"/>
     <col min="10" max="10" width="23.714284896850586" customWidth="1"/>
     <col min="11" max="11" width="9.142857551574707" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>26</v>
       </c>
@@ -2741,597 +2645,603 @@
         <v>42</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>44</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>45</v>
       </c>
       <c r="K3" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0">
         <v>3</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="D4" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="G4" s="0" t="s">
+      <c r="H4" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="H4" s="0" t="s">
+      <c r="I4" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J4" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="I4" s="0" t="s">
-[...2 lines deleted...]
-      <c r="J4" s="0" t="s">
+      <c r="K4" s="0" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F5" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="H5" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="H5" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J5" s="0" t="s">
+      <c r="K5" s="0" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0">
         <v>5</v>
       </c>
+      <c r="C6" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="D6" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>62</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>63</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>64</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>65</v>
       </c>
       <c r="K6" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0">
         <v>6</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="D7" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="E7" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F7" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="D7" s="0" t="s">
+      <c r="G7" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="0" t="s">
+      <c r="K7" s="0" t="s">
         <v>70</v>
-      </c>
-[...13 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>77</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F9" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="C9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="D9" s="0" t="s">
+      <c r="H9" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I9" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="K9" s="0" t="s">
         <v>81</v>
-      </c>
-[...16 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="H10" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="K10" s="0" t="s">
         <v>88</v>
-      </c>
-[...19 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="F11" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="D11" s="0" t="s">
+      <c r="H11" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J11" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="K11" s="0" t="s">
         <v>96</v>
-      </c>
-[...16 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="G12" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="H12" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J12" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="D12" s="0" t="s">
+      <c r="K12" s="0" t="s">
         <v>103</v>
-      </c>
-[...19 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0">
         <v>12</v>
       </c>
+      <c r="B13" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>105</v>
+      </c>
       <c r="D13" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J13" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="0" t="s">
+      <c r="K13" s="0" t="s">
         <v>110</v>
-      </c>
-[...13 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="D14" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="E14" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="D14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="G14" s="0" t="s">
+      <c r="H14" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I14" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J14" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="H14" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K14" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="D15" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="C15" s="0" t="s">
+      <c r="E15" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="G15" s="0" t="s">
+      <c r="H15" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I15" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J15" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="H15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J15" s="0" t="s">
+      <c r="K15" s="0" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="C16" s="0" t="s">
+      <c r="D16" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="D16" s="0" t="s">
+      <c r="E16" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F16" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="G16" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="F16" s="0" t="s">
+      <c r="H16" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I16" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J16" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="G16" s="0" t="s">
+      <c r="K16" s="0" t="s">
         <v>132</v>
-      </c>
-[...10 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>135</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I17" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J17" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="G17" s="0" t="s">
+      <c r="K17" s="0" t="s">
         <v>139</v>
-      </c>
-[...10 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="D18" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="C18" s="0" t="s">
+      <c r="E18" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="D18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="E18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="F18" s="0" t="s">
+      <c r="H18" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I18" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="G18" s="0" t="s">
+      <c r="K18" s="0" t="s">
         <v>147</v>
-      </c>
-[...10 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="C19" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="C19" s="0" t="s">
+      <c r="D19" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="G19" s="0" t="s">
+      <c r="H19" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I19" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J19" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="H19" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J19" s="0" t="s">
+      <c r="K19" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0">
         <v>19</v>
       </c>
+      <c r="B20" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>156</v>
+      </c>
       <c r="D20" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>157</v>
+        <v>42</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>158</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>159</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>160</v>
       </c>
       <c r="K20" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>163</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E21" s="0" t="s">
@@ -3351,381 +3261,381 @@
       </c>
       <c r="J21" s="0" t="s">
         <v>167</v>
       </c>
       <c r="K21" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>170</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F22" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="G22" s="0" t="s">
+      <c r="H22" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I22" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J22" s="0" t="s">
         <v>173</v>
-      </c>
-[...7 lines deleted...]
-        <v>174</v>
       </c>
       <c r="K22" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C23" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="C23" s="0" t="s">
+      <c r="D23" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="E23" s="0" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>178</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>179</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>180</v>
       </c>
       <c r="K23" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>183</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E24" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F24" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="F24" s="0" t="s">
+      <c r="G24" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="G24" s="0" t="s">
+      <c r="H24" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I24" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J24" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="H24" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J24" s="0" t="s">
+      <c r="K24" s="0" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C25" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="C25" s="0" t="s">
+      <c r="D25" s="0" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>165</v>
+        <v>192</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>193</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>194</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="C26" s="0" t="s">
+      <c r="D26" s="0" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F26" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="G26" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="G26" s="0" t="s">
+      <c r="H26" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I26" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J26" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="H26" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J26" s="0" t="s">
+      <c r="K26" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="C27" s="0" t="s">
+      <c r="D27" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F27" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="G27" s="0" t="s">
+      <c r="H27" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I27" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="H27" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J27" s="0" t="s">
+      <c r="K27" s="0" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>209</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>210</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>42</v>
+        <v>212</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>165</v>
+        <v>220</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C30" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I30" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J30" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="K30" s="0" t="s">
         <v>223</v>
-      </c>
-[...22 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>236</v>
+        <v>223</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>237</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>238</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>241</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>242</v>
       </c>
       <c r="H32" s="0" t="s">
@@ -3803,3096 +3713,2869 @@
       </c>
       <c r="I34" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>257</v>
       </c>
       <c r="K34" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>259</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>260</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E35" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F35" s="0" t="s">
         <v>262</v>
       </c>
-      <c r="F35" s="0" t="s">
+      <c r="G35" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="G35" s="0" t="s">
+      <c r="H35" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I35" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>264</v>
-      </c>
-[...7 lines deleted...]
-        <v>265</v>
       </c>
       <c r="K35" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="C36" s="0" t="s">
         <v>266</v>
       </c>
-      <c r="C36" s="0" t="s">
+      <c r="D36" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="D36" s="0" t="s">
+      <c r="E36" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="F36" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F36" s="0" t="s">
+      <c r="G36" s="0" t="s">
         <v>269</v>
       </c>
-      <c r="G36" s="0" t="s">
+      <c r="H36" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I36" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>270</v>
       </c>
-      <c r="H36" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J36" s="0" t="s">
+      <c r="K36" s="0" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="C37" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="C37" s="0" t="s">
+      <c r="D37" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="D37" s="0" t="s">
+      <c r="E37" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="F37" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E37" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F37" s="0" t="s">
+      <c r="G37" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="G37" s="0" t="s">
+      <c r="H37" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I37" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="H37" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J37" s="0" t="s">
+      <c r="K37" s="0" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="C38" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="C38" s="0" t="s">
+      <c r="D38" s="0" t="s">
         <v>281</v>
       </c>
-      <c r="D38" s="0" t="s">
+      <c r="E38" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F38" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E38" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F38" s="0" t="s">
+      <c r="G38" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="G38" s="0" t="s">
+      <c r="H38" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I38" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J38" s="0" t="s">
         <v>284</v>
       </c>
-      <c r="H38" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J38" s="0" t="s">
+      <c r="K38" s="0" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>286</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>287</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>42</v>
+        <v>227</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>289</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>290</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>291</v>
       </c>
       <c r="K39" s="0" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>293</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>294</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>295</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>296</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>297</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>298</v>
       </c>
       <c r="K40" s="0" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="K41" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>240</v>
+        <v>48</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="K42" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="H43" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I43" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J43" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="K43" s="0" t="s">
         <v>313</v>
-      </c>
-[...25 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="K44" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>42</v>
+        <v>330</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>322</v>
+        <v>268</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="K45" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>322</v>
+        <v>337</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>173</v>
+        <v>338</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="K46" s="0" t="s">
-        <v>331</v>
+        <v>340</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>339</v>
+        <v>268</v>
       </c>
       <c r="G47" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="H47" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="I47" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J47" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="K47" s="0" t="s">
         <v>340</v>
-      </c>
-[...10 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>240</v>
+        <v>349</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>346</v>
+        <v>323</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="H48" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="K48" s="0" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>353</v>
+        <v>42</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>339</v>
+        <v>356</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="K49" s="0" t="s">
-        <v>356</v>
+        <v>36</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>360</v>
+        <v>268</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="K50" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>283</v>
+        <v>368</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="K51" s="0" t="s">
-        <v>36</v>
+        <v>371</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="D52" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="E52" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="F52" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="G52" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="H52" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="I52" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J52" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="K52" s="0" t="s">
         <v>371</v>
-      </c>
-[...19 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>145</v>
+        <v>42</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>316</v>
+        <v>382</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="K53" s="0" t="s">
-        <v>36</v>
+        <v>385</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="K54" s="0" t="s">
-        <v>36</v>
+        <v>392</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>388</v>
+        <v>395</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>42</v>
+        <v>375</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
       <c r="K55" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="K56" s="0" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>403</v>
+        <v>42</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="G57" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="H57" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I57" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J57" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="K57" s="0" t="s">
         <v>405</v>
-      </c>
-[...10 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>42</v>
+        <v>121</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="K58" s="0" t="s">
-        <v>407</v>
+        <v>418</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>403</v>
+        <v>349</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="I59" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="K59" s="0" t="s">
-        <v>407</v>
+        <v>425</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="K60" s="0" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="H61" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J61" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="K61" s="0" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="H62" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I62" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="K62" s="0" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="G63" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="H63" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I63" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J63" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="K63" s="0" t="s">
         <v>445</v>
-      </c>
-[...10 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>340</v>
+        <v>456</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="I64" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="K64" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>145</v>
+        <v>42</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="H65" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I65" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="K65" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="G66" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="H66" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I66" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J66" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="K66" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="H67" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I67" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="K67" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>61</v>
+        <v>240</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>339</v>
+        <v>480</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="H68" s="0" t="s">
         <v>64</v>
       </c>
       <c r="I68" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="K68" s="0" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="I69" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="K69" s="0" t="s">
-        <v>478</v>
+        <v>490</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J70" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="K70" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>478</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I71" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="K71" s="0" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="H72" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I72" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J72" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="K72" s="0" t="s">
         <v>502</v>
-      </c>
-[...1 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>353</v>
+        <v>61</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>389</v>
+        <v>512</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="K73" s="0" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>513</v>
+        <v>494</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="H74" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I74" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="K74" s="0" t="s">
-        <v>509</v>
+        <v>520</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>262</v>
+        <v>42</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="I75" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="K75" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>42</v>
+        <v>121</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="G76" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="H76" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I76" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J76" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="K76" s="0" t="s">
         <v>527</v>
-      </c>
-[...10 lines deleted...]
-        <v>529</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="I77" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="K77" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F78" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="H78" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I78" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J78" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="K78" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>547</v>
+        <v>494</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="H79" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I79" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="K79" s="0" t="s">
-        <v>550</v>
+        <v>540</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>555</v>
+        <v>443</v>
       </c>
       <c r="H80" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I80" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>556</v>
       </c>
       <c r="K80" s="0" t="s">
-        <v>550</v>
+        <v>540</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>557</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>558</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>560</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>561</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="I81" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>562</v>
       </c>
       <c r="K81" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>564</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>565</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>554</v>
+        <v>567</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="H82" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I82" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="K82" s="0" t="s">
-        <v>563</v>
+        <v>570</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="I83" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="K83" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>81</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="I84" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="K84" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>42</v>
+        <v>349</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>586</v>
+        <v>461</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>57</v>
+        <v>588</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="I85" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="K85" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>592</v>
+        <v>42</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>463</v>
+        <v>594</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="I86" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="K86" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="C87" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="D87" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="E87" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F87" s="0" t="s">
+        <v>601</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="H87" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I87" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J87" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="K87" s="0" t="s">
         <v>597</v>
-      </c>
-[...22 lines deleted...]
-        <v>602</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="I88" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="K88" s="0" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>451</v>
+        <v>506</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="I89" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="K89" s="0" t="s">
-        <v>602</v>
+        <v>616</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>513</v>
+        <v>620</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="I90" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="K90" s="0" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>627</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="H91" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I91" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J91" s="0" t="s">
+        <v>629</v>
+      </c>
+      <c r="K91" s="0" t="s">
         <v>623</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>61</v>
+        <v>121</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I92" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="K92" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="I93" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="K93" s="0" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>645</v>
+      </c>
+      <c r="E94" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F94" s="0" t="s">
+        <v>646</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="H94" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I94" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J94" s="0" t="s">
+        <v>648</v>
+      </c>
+      <c r="K94" s="0" t="s">
         <v>642</v>
-      </c>
-[...19 lines deleted...]
-        <v>639</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>456</v>
+        <v>652</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="H95" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I95" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="K95" s="0" t="s">
-        <v>639</v>
+        <v>655</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0">
         <v>95</v>
       </c>
-      <c r="B96" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D96" s="0" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>655</v>
+        <v>50</v>
       </c>
       <c r="H96" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I96" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="K96" s="0" t="s">
-        <v>639</v>
+        <v>659</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>145</v>
+        <v>48</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="I97" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="K97" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>668</v>
+        <v>475</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="I98" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="K98" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="H99" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I99" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="K99" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0">
         <v>99</v>
       </c>
+      <c r="B100" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>681</v>
+      </c>
       <c r="D100" s="0" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>63</v>
+        <v>684</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="I100" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
       <c r="K100" s="0" t="s">
-        <v>677</v>
+        <v>686</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>681</v>
+        <v>687</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>682</v>
+        <v>688</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="I101" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
       <c r="K101" s="0" t="s">
-        <v>687</v>
+        <v>693</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>688</v>
+        <v>694</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>689</v>
+        <v>695</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>690</v>
+        <v>696</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>691</v>
+        <v>697</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>692</v>
+        <v>698</v>
       </c>
       <c r="H102" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I102" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>693</v>
+        <v>699</v>
       </c>
       <c r="K102" s="0" t="s">
-        <v>694</v>
+        <v>700</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0">
         <v>102</v>
       </c>
-      <c r="B103" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D103" s="0" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>699</v>
+        <v>50</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="I103" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="K103" s="0" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0">
         <v>103</v>
       </c>
-      <c r="B104" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D104" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>706</v>
+        <v>50</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="I104" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>707</v>
       </c>
       <c r="K104" s="0" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0">
         <v>104</v>
       </c>
-      <c r="B105" s="0" t="s">
+      <c r="D105" s="0" t="s">
         <v>709</v>
       </c>
-      <c r="C105" s="0" t="s">
+      <c r="E105" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F105" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="D105" s="0" t="s">
+      <c r="G105" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="H105" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I105" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>711</v>
       </c>
-      <c r="E105" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K105" s="0" t="s">
-        <v>715</v>
+        <v>708</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>716</v>
+        <v>712</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>717</v>
+        <v>713</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>718</v>
+        <v>714</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>719</v>
+        <v>715</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>720</v>
+        <v>716</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="I106" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>721</v>
+        <v>717</v>
       </c>
       <c r="K106" s="0" t="s">
-        <v>722</v>
+        <v>718</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0">
         <v>106</v>
       </c>
-      <c r="B107" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D107" s="0" t="s">
-        <v>725</v>
+        <v>719</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>726</v>
+        <v>34</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>727</v>
+        <v>720</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>728</v>
+        <v>50</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="I107" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>729</v>
+        <v>721</v>
       </c>
       <c r="K107" s="0" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>731</v>
+        <v>722</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>732</v>
+        <v>723</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="I108" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>733</v>
+        <v>724</v>
       </c>
       <c r="K108" s="0" t="s">
-        <v>734</v>
+        <v>725</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0">
         <v>108</v>
       </c>
+      <c r="B109" s="0" t="s">
+        <v>726</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>727</v>
+      </c>
       <c r="D109" s="0" t="s">
-        <v>735</v>
+        <v>728</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>61</v>
+        <v>729</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>736</v>
+        <v>730</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>159</v>
+        <v>271</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I109" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>737</v>
+        <v>731</v>
       </c>
       <c r="K109" s="0" t="s">
-        <v>738</v>
+        <v>732</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>739</v>
+        <v>733</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>740</v>
+        <v>734</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="I110" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>741</v>
+        <v>735</v>
       </c>
       <c r="K110" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0">
         <v>110</v>
       </c>
-      <c r="B111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D111" s="0" t="s">
-        <v>744</v>
+        <v>737</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>592</v>
+        <v>34</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>746</v>
+        <v>50</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="I111" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>747</v>
+        <v>739</v>
       </c>
       <c r="K111" s="0" t="s">
-        <v>748</v>
+        <v>740</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0">
         <v>111</v>
       </c>
+      <c r="C112" s="0" t="s">
+        <v>741</v>
+      </c>
       <c r="D112" s="0" t="s">
-        <v>749</v>
+        <v>742</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>750</v>
+        <v>743</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>63</v>
+        <v>744</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="I112" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="K112" s="0" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>752</v>
+        <v>747</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>753</v>
+        <v>748</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="H113" s="0" t="s">
         <v>64</v>
       </c>
       <c r="I113" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>754</v>
+        <v>749</v>
       </c>
       <c r="K113" s="0" t="s">
-        <v>63</v>
+        <v>750</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E114" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F114" s="0" t="s">
+        <v>752</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="H114" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I114" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J114" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="K114" s="0" t="s">
         <v>755</v>
-      </c>
-[...19 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>735</v>
+        <v>756</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="F115" s="0" t="s">
+        <v>757</v>
+      </c>
+      <c r="G115" s="0" t="s">
         <v>758</v>
       </c>
-      <c r="G115" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H115" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I115" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>759</v>
       </c>
       <c r="K115" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>762</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>63</v>
+        <v>763</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="I116" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="K116" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>63</v>
+        <v>518</v>
       </c>
       <c r="H117" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I117" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="K117" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>156</v>
+        <v>770</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>157</v>
+        <v>34</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="I118" s="0" t="s">
         <v>38</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="K118" s="0" t="s">
-        <v>772</v>
-[...9 lines deleted...]
-      <c r="D119" s="0" t="s">
         <v>774</v>
-      </c>
-[...193 lines deleted...]
-        <v>806</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1"/>
   <headerFooter/>
 </worksheet>
 </file>